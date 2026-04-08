--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -29,66 +29,66 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
     <t>Demonstrações Contábeis 2025</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
+    <t>BALANÇO FINANCEIRO 2025</t>
+  </si>
+  <si>
+    <t>DEMONSTRAÇÃO DAS VARIAÇÕES PATRIMONIAIS 2025</t>
+  </si>
+  <si>
+    <t>FLUXO DE CAIXA 2025</t>
+  </si>
+  <si>
+    <t>Notas Explicativas 2025</t>
+  </si>
+  <si>
+    <t>BALANÇO PATRIMONIAL 2025</t>
+  </si>
+  <si>
     <t>BALANÇO ORÇAMENTÁRIO 2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>BALANÇO PATRIMONIAL 2025</t>
   </si>
   <si>
     <t>Demonstrações Contábeis 2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>BALANÇO ORÇAMENTÁRIO 20024</t>
   </si>
   <si>
     <t>BALANÇO FINANCEIRO 2024</t>
   </si>
   <si>
     <t>BALANÇO PATRIMONIAL 2024</t>
   </si>
   <si>
     <t>DEMONSTRAÇÃO DAS VARIAÇÕES PATRIMONIAIS 2024</t>
   </si>
   <si>
     <t>DEMONSTRAÇÃO Dhttp://admin.webde.com.brOS FLUXOS DE CAIXA 2024</t>
   </si>
   <si>
     <t>Notas Explicativas 2024</t>
   </si>
@@ -584,51 +584,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725046/images/original/BO PM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725049/images/original/BF PM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725050/images/original/DVP PM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725054/images/original/FC PM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725055/images/original/Notas Explicativas 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725847/images/original/BALAN&#199;O PATRIMONIAL 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514390/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO 20024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514391/images/original/BALAN&#199;O FINANCEIRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514392/images/original/BALAN&#199;O PATRIMONIAL  2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514393/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514394/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA  2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/543408/images/original/Notas Explicativas 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400310/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400313/images/original/BALAN&#199;O FINANCEIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400314/images/original/BALAN&#199;O PATRIMONIAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400315/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400316/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400317/images/original/Notas Explicativas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274612/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274613/images/original/BALAN&#199;O FINANCEIRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274614/images/original/BALAN&#199;O PATRIMONIAL 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274615/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274616/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274617/images/original/Notas Explicativas 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176599/images/original/Balan&#231;o Or&#231;ament&#225;rio Municipio Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176601/images/original/Balan&#231;o Financeiro Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176602/images/original/Balan&#231;o Patrimonial Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176603/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176604/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176605/images/original/Notas Explicativas 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129030/images/original/Balan&#231;o Or&#231;ament&#225;rio Municipio Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129031/images/original/Balan&#231;o Financeiro Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129032/images/original/Balan&#231;o Patrimonial Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129033/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129034/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129766/images/original/Notas Explicativas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69093/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69094/images/original/Demonstrativo Fluxo de Caixa 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69095/images/original/Notas Explicativas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69090/images/original/Balan&#231;o Or&#231;ament&#225;rio 2019  EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69091/images/original/Balan&#231;o Financeiro 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69092/images/original/Balan&#231;o Patrimonial 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17230/images/original/Balan&#231;o Or&#231;ament&#225;rio 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17231/images/original/Balan&#231;o Financeiro 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17232/images/original/Balan&#231;o Patrimonial 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17233/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17234/images/original/Demonstra&#231;&#245;es do Fluxo de Caixa 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17235/images/original/Notas Explicativas 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2374/images/original/Balan&#231;o Or&#231;ament&#225;rio PM e RPPS 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2375/images/original/Balan&#231;o Financeiro PM e  RPPS  2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2377/images/original/Balan&#231;o Patrimonial PM e  RPPS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2378/images/original/Demonstrativo das Varia&#231;&#245;es Patrimoniais PM e RPPS 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2379/images/original/Demostra&#231;&#227;o dos Fluxos de Caixa PM e RPPS 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2380/images/original/Notas Explicativas 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2011/images/original/8.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725049/images/original/BF PM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725050/images/original/DVP PM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725054/images/original/FC PM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725055/images/original/Notas Explicativas 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725847/images/original/BALAN&#199;O PATRIMONIAL 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/750803/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514390/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO 20024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514391/images/original/BALAN&#199;O FINANCEIRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514392/images/original/BALAN&#199;O PATRIMONIAL  2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514393/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514394/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA  2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/543408/images/original/Notas Explicativas 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400310/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400313/images/original/BALAN&#199;O FINANCEIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400314/images/original/BALAN&#199;O PATRIMONIAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400315/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400316/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400317/images/original/Notas Explicativas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274612/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274613/images/original/BALAN&#199;O FINANCEIRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274614/images/original/BALAN&#199;O PATRIMONIAL 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274615/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274616/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274617/images/original/Notas Explicativas 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176599/images/original/Balan&#231;o Or&#231;ament&#225;rio Municipio Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176601/images/original/Balan&#231;o Financeiro Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176602/images/original/Balan&#231;o Patrimonial Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176603/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176604/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176605/images/original/Notas Explicativas 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129030/images/original/Balan&#231;o Or&#231;ament&#225;rio Municipio Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129031/images/original/Balan&#231;o Financeiro Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129032/images/original/Balan&#231;o Patrimonial Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129033/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129034/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129766/images/original/Notas Explicativas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69093/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69094/images/original/Demonstrativo Fluxo de Caixa 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69095/images/original/Notas Explicativas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69090/images/original/Balan&#231;o Or&#231;ament&#225;rio 2019  EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69091/images/original/Balan&#231;o Financeiro 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69092/images/original/Balan&#231;o Patrimonial 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17230/images/original/Balan&#231;o Or&#231;ament&#225;rio 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17231/images/original/Balan&#231;o Financeiro 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17232/images/original/Balan&#231;o Patrimonial 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17233/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17234/images/original/Demonstra&#231;&#245;es do Fluxo de Caixa 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17235/images/original/Notas Explicativas 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2374/images/original/Balan&#231;o Or&#231;ament&#225;rio PM e RPPS 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2375/images/original/Balan&#231;o Financeiro PM e  RPPS  2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2377/images/original/Balan&#231;o Patrimonial PM e  RPPS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2378/images/original/Demonstrativo das Varia&#231;&#245;es Patrimoniais PM e RPPS 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2379/images/original/Demostra&#231;&#227;o dos Fluxos de Caixa PM e RPPS 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2380/images/original/Notas Explicativas 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2011/images/original/8.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C56" sqref="C56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>