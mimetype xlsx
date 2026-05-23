--- v1 (2026-04-08)
+++ v2 (2026-05-23)
@@ -38,57 +38,57 @@
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
     <t>Demonstrações Contábeis 2025</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>BALANÇO FINANCEIRO 2025</t>
   </si>
   <si>
     <t>DEMONSTRAÇÃO DAS VARIAÇÕES PATRIMONIAIS 2025</t>
   </si>
   <si>
     <t>FLUXO DE CAIXA 2025</t>
   </si>
   <si>
+    <t>BALANÇO PATRIMONIAL 2025</t>
+  </si>
+  <si>
+    <t>BALANÇO ORÇAMENTÁRIO 2025</t>
+  </si>
+  <si>
     <t>Notas Explicativas 2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>BALANÇO ORÇAMENTÁRIO 2025</t>
   </si>
   <si>
     <t>Demonstrações Contábeis 2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>BALANÇO ORÇAMENTÁRIO 20024</t>
   </si>
   <si>
     <t>BALANÇO FINANCEIRO 2024</t>
   </si>
   <si>
     <t>BALANÇO PATRIMONIAL 2024</t>
   </si>
   <si>
     <t>DEMONSTRAÇÃO DAS VARIAÇÕES PATRIMONIAIS 2024</t>
   </si>
   <si>
     <t>DEMONSTRAÇÃO Dhttp://admin.webde.com.brOS FLUXOS DE CAIXA 2024</t>
   </si>
   <si>
     <t>Notas Explicativas 2024</t>
   </si>
@@ -584,51 +584,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725049/images/original/BF PM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725050/images/original/DVP PM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725054/images/original/FC PM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725055/images/original/Notas Explicativas 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725847/images/original/BALAN&#199;O PATRIMONIAL 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/750803/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514390/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO 20024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514391/images/original/BALAN&#199;O FINANCEIRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514392/images/original/BALAN&#199;O PATRIMONIAL  2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514393/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514394/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA  2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/543408/images/original/Notas Explicativas 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400310/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400313/images/original/BALAN&#199;O FINANCEIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400314/images/original/BALAN&#199;O PATRIMONIAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400315/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400316/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400317/images/original/Notas Explicativas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274612/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274613/images/original/BALAN&#199;O FINANCEIRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274614/images/original/BALAN&#199;O PATRIMONIAL 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274615/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274616/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274617/images/original/Notas Explicativas 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176599/images/original/Balan&#231;o Or&#231;ament&#225;rio Municipio Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176601/images/original/Balan&#231;o Financeiro Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176602/images/original/Balan&#231;o Patrimonial Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176603/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176604/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176605/images/original/Notas Explicativas 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129030/images/original/Balan&#231;o Or&#231;ament&#225;rio Municipio Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129031/images/original/Balan&#231;o Financeiro Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129032/images/original/Balan&#231;o Patrimonial Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129033/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129034/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129766/images/original/Notas Explicativas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69093/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69094/images/original/Demonstrativo Fluxo de Caixa 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69095/images/original/Notas Explicativas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69090/images/original/Balan&#231;o Or&#231;ament&#225;rio 2019  EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69091/images/original/Balan&#231;o Financeiro 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69092/images/original/Balan&#231;o Patrimonial 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17230/images/original/Balan&#231;o Or&#231;ament&#225;rio 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17231/images/original/Balan&#231;o Financeiro 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17232/images/original/Balan&#231;o Patrimonial 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17233/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17234/images/original/Demonstra&#231;&#245;es do Fluxo de Caixa 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17235/images/original/Notas Explicativas 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2374/images/original/Balan&#231;o Or&#231;ament&#225;rio PM e RPPS 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2375/images/original/Balan&#231;o Financeiro PM e  RPPS  2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2377/images/original/Balan&#231;o Patrimonial PM e  RPPS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2378/images/original/Demonstrativo das Varia&#231;&#245;es Patrimoniais PM e RPPS 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2379/images/original/Demostra&#231;&#227;o dos Fluxos de Caixa PM e RPPS 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2380/images/original/Notas Explicativas 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2011/images/original/8.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725049/images/original/BF PM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725050/images/original/DVP PM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725054/images/original/FC PM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/725847/images/original/BALAN&#199;O PATRIMONIAL 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/750803/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/762578/images/original/Notas Explicativas 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514390/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO 20024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514391/images/original/BALAN&#199;O FINANCEIRO 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514392/images/original/BALAN&#199;O PATRIMONIAL  2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514393/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514394/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA  2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/543408/images/original/Notas Explicativas 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400310/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400313/images/original/BALAN&#199;O FINANCEIRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400314/images/original/BALAN&#199;O PATRIMONIAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400315/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400316/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/400317/images/original/Notas Explicativas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274612/images/original/BALAN&#199;O OR&#199;AMENT&#193;RIO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274613/images/original/BALAN&#199;O FINANCEIRO 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274614/images/original/BALAN&#199;O PATRIMONIAL 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274615/images/original/DEMONSTRA&#199;&#195;O DAS VARIA&#199;&#213;ES PATRIMONIAIS 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274616/images/original/DEMONSTRA&#199;&#195;O DOS FLUXOS DE CAIXA 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/274617/images/original/Notas Explicativas 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176599/images/original/Balan&#231;o Or&#231;ament&#225;rio Municipio Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176601/images/original/Balan&#231;o Financeiro Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176602/images/original/Balan&#231;o Patrimonial Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176603/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176604/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa Munic&#237;pio de Cristal 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/176605/images/original/Notas Explicativas 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129030/images/original/Balan&#231;o Or&#231;ament&#225;rio Municipio Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129031/images/original/Balan&#231;o Financeiro Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129032/images/original/Balan&#231;o Patrimonial Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129033/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129034/images/original/Demonstra&#231;&#227;o dos Fluxos de Caixa Munic&#237;pio de Cristal 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/129766/images/original/Notas Explicativas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69093/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69094/images/original/Demonstrativo Fluxo de Caixa 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69095/images/original/Notas Explicativas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69090/images/original/Balan&#231;o Or&#231;ament&#225;rio 2019  EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69091/images/original/Balan&#231;o Financeiro 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69092/images/original/Balan&#231;o Patrimonial 2019 EXE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17230/images/original/Balan&#231;o Or&#231;ament&#225;rio 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17231/images/original/Balan&#231;o Financeiro 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17232/images/original/Balan&#231;o Patrimonial 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17233/images/original/Demonstra&#231;&#227;o das Varia&#231;&#245;es Patrimoniais 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17234/images/original/Demonstra&#231;&#245;es do Fluxo de Caixa 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/17235/images/original/Notas Explicativas 2018.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2374/images/original/Balan&#231;o Or&#231;ament&#225;rio PM e RPPS 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2375/images/original/Balan&#231;o Financeiro PM e  RPPS  2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2377/images/original/Balan&#231;o Patrimonial PM e  RPPS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2378/images/original/Demonstrativo das Varia&#231;&#245;es Patrimoniais PM e RPPS 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2379/images/original/Demostra&#231;&#227;o dos Fluxos de Caixa PM e RPPS 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2380/images/original/Notas Explicativas 2017.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/2011/images/original/8.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C56" sqref="C56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>