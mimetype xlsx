--- v6 (2026-09-10)
+++ v7 (2026-11-08)
@@ -12,61 +12,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
+    <t>Edital nº 090/2026 Convocação Concurso Público cargo Secretário de Escola</t>
+  </si>
+  <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>Edital nº 089/2026 Convocação Concurso Secretário de Escola</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>Edital nº 088/2026 Convocação Concurso Público Motorista</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>EDITAL Nº 087/2026 CONVOCAÇÃO CONCURSO PÚBLICO CARGO SECRETÁRIO DE ESCOLA</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>EDITAL nº 086/2026 INSCRIÇÃO, MATRÍCULA E REMATRÍCULA DE ALUNOS DA REDE MUNICIPAL DE ENSINO</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
     <t>EDITAL Nº 082/2026 CONTRATAÇÃO POR TEMPO DETERMINADO NUTRICIONISTA</t>
   </si>
   <si>
     <t>02/09/2026</t>
   </si>
   <si>
     <t>EDITAL Nº 081/2026 OPERADOR DE MÁQUINA CONTRATAÇÃO TEMPORARIA</t>
   </si>
   <si>
     <t>27/08/2026</t>
   </si>
   <si>
     <t>EDITAL Nº 080/2026 CONCURSO CARGO MERENDEIRA</t>
   </si>
   <si>
     <t>25/08/2026</t>
   </si>
   <si>
     <t>Edital nº 079/2026 Convocação por tempo determinado função Nutricionista</t>
   </si>
   <si>
     <t>24/08/2026</t>
   </si>
   <si>
     <t>EDITAL Nº 078/2026 CONVOCAÇÂO CONCURSO PÚBLICO MERENDEIRA</t>
@@ -585,83 +615,50 @@
     <t>EDITAL Nº 069/2025 DIVULGA A HOMOLOGAÇÃO DAS INSCRIÇÕES DO EDITAL DE CREDENCIAMENTO PARA EXPLORAÇÃO TEMPORÁRIA DE ATIVIDADE DE COMÉRCIO AMBULANTE NO BALNEÁRIO DO RIO CAMAQUÃ NA CIDADE DE CRISTAL/RS, DURANTE A TEMPORADA 2025/2026.</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>EDITAL Nº 068/2025 ALTERA O EDITAL Nº 064/2025 DE CREDENCIAMENTO PARA EXPLORAÇÃO TEMPORÁRIA DE ATIVIDADE DE COMÉRCIO AMBULANTE NO BALNEÁRIO DO RIO CAMAQUÃ NA CIDADE DE CRISTAL/RS, DURANTE A TEMPORADA 2025/2026.</t>
   </si>
   <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>EDITAL Nº 067/2025 DISPÕE SOBRE O REGULAMENTO DO PROGRAMA FAMILIA ACOLHEDORA NO MUNICÍPIO DE CRISTAL/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>EDITAL Nº 066/2025 PROCESSO SELETIVO SIMPLIFICADO PARA CADASTRO RESERVA ANUAL DE ESTÁGIO DE ESTUDANTES.</t>
   </si>
   <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>EDITAL Nº065/2025 EDITAL DO CONCURSO MISS PRAIANO DE CRISTAL 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>07/11/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>20/10/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -965,51 +962,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835290/images/original/EDITAL_082_CONVOCACAO_CONTRATO_TEMPORARIO_Nutricionista_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835354/images/original/EDITAL_081_CONVOCACAO_CONTRATO_TEMPORARIO_OPERADOR_de_Maquina_Lei_1702_27.08.26_%281%29_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835349/images/original/EDITAL 080 CONVOCA&#199;&#195;O CONCURSO Merendeira.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/831381/images/original/EDITAL_079_CONVOCACAO_CONTRATO_TEMPORARIO_Nutricionista_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/830549/images/original/EDITAL 078 CONVOCA&#199;&#195;O CONCURSO Merendeira (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/828197/images/original/EDITAL_077_CONVOCACAO_CONTRATO_TEMPORARIO_Nutricionista_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817960/images/original/EDITAL 076 CONTRATA&#199;&#195;O TEMPOR&#193;RIA PROCURADOR JURIDICO 9 e 10.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835376/images/original/EDITAL 075 CONTRATA&#199;&#195;O TEMPOR&#193;RIA PROCURADOR JURIDICO 8&#186;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815932/images/original/Edital_073_Nutri_homolgacao_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815224/images/original/EDITAL_074_CONTRATACAO_TEMPORARIA_PROCURADOR_JURIDICO_7%C2%BA_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815138/images/original/Edital_072_Nutri_sorteio_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814171/images/original/EDITAL_071_CONTRATACAO_TEMPORARIA_PROCURADOR_JURIDICO_6%C2%BA_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813991/images/original/EDITAL_070_CONTRATACAO_TEMPORARIA_PROCURADOR_JURIDICO_5%C2%BA_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813775/images/original/EDITAL_069_CONTRATACAO_TEMPORARIA_PROCURADOR_JURIDICO_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813560/images/original/Edital_068_Nutri_homolgacao_da_inscricao_assinado (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/809598/images/original/EDITAL_067CONVOCACAO_CONCURSO_Tecnico_de_Enfermagem_assinado (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/808383/images/original/EDITAL 066_CONTRATA&#199;&#195;O TEMPOR&#193;RIA PROCURADOR JURIDICO 02.07.26 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/807887/images/original/Edital_065_processo_seletivo_Nutri_01.07.26-1_assinado (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/804951/images/original/EDITAL 064 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO OPERADOR de M&#225;quina Lei 1702 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/803009/images/original/EDITAL_CONTRATACAO_TEMPORARIA_PROCURADOR_JURIDICO_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/793736/images/original/EDITAL_62_CONVOCACAO_CONCURSO_FISCAL_DE_OBRAS_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/791382/images/original/EDITAL 061.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/791391/images/original/edital n 060.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/790928/images/original/2026-06-03_001_merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/789861/images/original/Pontua&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/789169/images/original/Edital_057_selecao_publica_estagiarios_gabarito_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/789255/images/original/Edital 056 homologa final as inscri&#231;&#245;es e divulga o local da prova (2) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/786153/images/original/Edital 055 homologa as inscri&#231;&#245;es e divulga o local da prova (2).docx" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/789248/images/original/EDITAL_054_CONVOCACAO_CONTRATO_TEMPORARIO_PROF_Pedagogia_assinado (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/783994/images/original/EDITAL 053 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780351/images/original/Edital 052_selecao_publica_estagiarios_2026_maio_28129-1_assinado (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779996/images/original/EDITAL_051_CONVOCACAO_CONTRATO_TEMPORARIO_OPERADOR_de_Maquina_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/772806/images/original/EDITAL_050_CONVOCACAO_CONTRATO_TEMPORARIO_OPERADOR_de_Maquina_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/770018/images/original/EDITAL 049 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO OPER&#193;RIO E OPERADOR - ASSINADO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/768618/images/original/Edital 048 homola&#231;&#227;o final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/767722/images/original/Edital_047_sorteio_Operario_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/766578/images/original/Edital 0462026 Homologa&#231;&#227;o assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/768627/images/original/EDITAL 044 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/760155/images/original/EDITAL_045_CONVOCACAO_CONCURSO_MOTORISTA_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/759851/images/original/Errata ao Edital 043 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/759162/images/original/EDITAL 043 CONVOCA&#199;&#195;O CONCURSO MOTORISTA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/759161/images/original/EDITAL 042 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/759160/images/original/EDITAL 041 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/759380/images/original/Edital_040_Processo_Seletivo_Operario_e_Operador_de_Maquina-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/755194/images/original/EDITAL_039_CONVOCACAO_CONTRATO_TEMPORARIO_PROF_Pedagogia_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/754888/images/original/EDITAL 038 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/754889/images/original/EDITAL 037 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/753691/images/original/EDITAL 036 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752632/images/original/EDITAL 035 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752230/images/original/EDITAL 034 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO Fiscal de Meio Ambiente.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752217/images/original/EDITAL  033 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751937/images/original/Edital 032  homola&#231;&#227;o final do processo seletivo Fiscal Meio Ambiente.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751893/images/original/EDITAL  031 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751750/images/original/Edital 030  sorteio do processo seletivo Fiscal Meio Ambiente.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/750256/images/original/Edital 029  homola inscri&#231;&#227;o processo seletivo Fiscal Meio Ambiente.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/750254/images/original/EDITAL  028 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/750221/images/original/EDITAL  027 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Matem&#225;tica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748792/images/original/Edital 026 - homologa&#231;&#227;o final processo seletivo professor pedagogia e matematica.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748731/images/original/EDITAL 025 CONVOCA&#199;&#195;O CONCURSO Professor Portugu&#234;s 10&#186;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748265/images/original/Edital  024 - sorteio processo seletivo professor pedagogia e matematica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/747522/images/original/Edital  023 - homologa&#231;&#227;o inscri&#231;&#227;o processo seletivo professor pedagogia e matematica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/743272/images/original/Edital_022_processo_seletivo_Fiscal_Meio_Ambiente_assinado (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/740851/images/original/Edital 021 CONVOCA&#199;&#195;O AGENTE COMUNIT&#193;RIO DE SA&#218;DE equipe 4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/740821/images/original/Edital 020 CONVOCA&#199;&#195;O AGENTE COMUNIT&#193;RIO DE SA&#218;DE equipe 4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/735410/images/original/EDITAL 019 CONVOCA&#199;&#195;O AGENTE COMUNIT&#193;RIO DE SA&#218;DE equipe 1 (1) contrata&#231;&#227;o tempor&#225;ria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/734475/images/original/Edital 018  - processo seletivo professor pedagogia e matematica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/733778/images/original/EDITAL 017 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF PEDAGOGIA (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/733768/images/original/EDITAL 016 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF PEDAGOGIA (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/732762/images/original/Edital_015_homologacao_final_selecao_publica_estagiarios_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/731425/images/original/Edital_013_selecao_publica_estagiarios_pontuacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/731115/images/original/Edital 012 sele&#231;&#227;o p&#250;blica estagiarios gabarito.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/730786/images/original/EDITAL 011 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF PEDAGOGIA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/730624/images/original/Edital 010  sele&#231;&#227;o p&#250;blica estagiarios  2026 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/730333/images/original/EDITAL 009 CONVOCA&#199;&#195;O CONCURSO Professor Portugu&#234;s.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/729919/images/original/EDITAL 008 CONVOCA&#199;&#195;O CONCURSO AUXILIAR DE ODONTOLOGIA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/729921/images/original/EDITAL 008 CONVOCA&#199;&#195;O CONCURSO AUXILIAR DE ODONTOLOGIA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/729675/images/original/Edital 007  sele&#231;&#227;o p&#250;blica estagiarios  2026 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/729676/images/original/Edital 007  sele&#231;&#227;o p&#250;blica estagiarios  2026 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/724761/images/original/Edital 006 sele&#231;&#227;o p&#250;blica estagiarios  2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/718385/images/original/EDITAL 005 ponta&#231;&#227;o Mis Praiano (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/717950/images/original/EDITAL 004 altera Edital 002 homologa&#231;&#227;o final inscri&#231;&#245;es Mis Praiano (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/713134/images/original/EDITAL 003 CONVOCA&#199;&#195;O AGENTE COMUNIT&#193;RIO DE SA&#218;DE equipe 4 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/713127/images/original/EDITAL 002 homologa&#231;&#227;o final inscri&#231;&#245;es Mis Praiano.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/711981/images/original/EDITAL 001 homologa&#231;&#227;o inscri&#231;&#245;es Mis Praiano.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/709654/images/original/Edital 076 sele&#231;&#227;o p&#250;blica estagiarios homolga&#231;&#227;o final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/709361/images/original/Edital 075 DESEMPATE POR SORTEIO P&#218;BLICO DEZEMBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/708789/images/original/Edital_074_selecao_publica_estagiarios_gabarito_e_divulgacao_da_classificacao_assinado (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/707731/images/original/Edital 072 sele&#231;&#227;o p&#250;blica estagiarios  homologa&#231;&#227;o final as inscri&#231;&#245;es.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/707103/images/original/Edital 071 sele&#231;&#227;o p&#250;blica estagiarios  homologa as inscri&#231;&#245;es 17.12.25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/706706/images/original/Edital 070 Homologa&#231;&#227;o  final credenciamento ambulantes praia 2025 (2) atualizado (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/706704/images/original/Edital 069 Homologa&#231;&#227;o credenciamento ambulantes praia 2025 (2) atualizado (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/701124/images/original/Edital 068 altera o cronograma credenciamento ambulantes praia 2025 (2) atualizado (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/698750/images/original/EDITAL N&#186; 067 Famila Acolhedora.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/683683/images/original/Edital sele&#231;&#227;o p&#250;blica estagiarios  edital n&#176;066.2025 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678039/images/original/EDITAL 065 Mis Praiano.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/674303/images/original/edital 064.2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/672420/images/original/EDITAL  063 CONVOCA&#199;&#195;O CONCURSO Enfermeira.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/670711/images/original/EDITAL  062 CONVOCA&#199;&#195;O CONCURSO Enfermeira.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/670712/images/original/Edital 061- Homologa&#231;&#227;o final  das insci&#231;&#245;es Copa Prefeito Municipal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/670714/images/original/Edital 59 matr&#237;culas e rematr&#237;culas 2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/861619/images/original/EDITAL_090_CONVOCACAO_CONCURSO_SECRETARIO_DE_ESCOLA_12%C2%BA_assinado (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859758/images/original/EDITAL_089_CONVOCACAO_CONCURSO_SECRETARIO_DE_ESCOLA_11%C2%BA_assinado (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858717/images/original/EDITAL_088_CONVOCACAO_CONCURSO_MOTORISTA-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858463/images/original/EDITAL_087_CONVOCACAO_CONCURSO_SECRETARIO_DE_ESCOLA_10%C2%BA_assinado (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/857326/images/original/Edital_086_matriculas_e_rematriculas_2027_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835290/images/original/EDITAL_082_CONVOCACAO_CONTRATO_TEMPORARIO_Nutricionista_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835354/images/original/EDITAL_081_CONVOCACAO_CONTRATO_TEMPORARIO_OPERADOR_de_Maquina_Lei_1702_27.08.26_%281%29_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835349/images/original/EDITAL 080 CONVOCA&#199;&#195;O CONCURSO Merendeira.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/831381/images/original/EDITAL_079_CONVOCACAO_CONTRATO_TEMPORARIO_Nutricionista_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/830549/images/original/EDITAL 078 CONVOCA&#199;&#195;O CONCURSO Merendeira (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/828197/images/original/EDITAL_077_CONVOCACAO_CONTRATO_TEMPORARIO_Nutricionista_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817960/images/original/EDITAL 076 CONTRATA&#199;&#195;O TEMPOR&#193;RIA PROCURADOR JURIDICO 9 e 10.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835376/images/original/EDITAL 075 CONTRATA&#199;&#195;O TEMPOR&#193;RIA PROCURADOR JURIDICO 8&#186;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815932/images/original/Edital_073_Nutri_homolgacao_final_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815224/images/original/EDITAL_074_CONTRATACAO_TEMPORARIA_PROCURADOR_JURIDICO_7%C2%BA_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815138/images/original/Edital_072_Nutri_sorteio_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814171/images/original/EDITAL_071_CONTRATACAO_TEMPORARIA_PROCURADOR_JURIDICO_6%C2%BA_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813991/images/original/EDITAL_070_CONTRATACAO_TEMPORARIA_PROCURADOR_JURIDICO_5%C2%BA_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813775/images/original/EDITAL_069_CONTRATACAO_TEMPORARIA_PROCURADOR_JURIDICO_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813560/images/original/Edital_068_Nutri_homolgacao_da_inscricao_assinado (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/809598/images/original/EDITAL_067CONVOCACAO_CONCURSO_Tecnico_de_Enfermagem_assinado (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/808383/images/original/EDITAL 066_CONTRATA&#199;&#195;O TEMPOR&#193;RIA PROCURADOR JURIDICO 02.07.26 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/807887/images/original/Edital_065_processo_seletivo_Nutri_01.07.26-1_assinado (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/804951/images/original/EDITAL 064 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO OPERADOR de M&#225;quina Lei 1702 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/803009/images/original/EDITAL_CONTRATACAO_TEMPORARIA_PROCURADOR_JURIDICO_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/793736/images/original/EDITAL_62_CONVOCACAO_CONCURSO_FISCAL_DE_OBRAS_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/791382/images/original/EDITAL 061.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/791391/images/original/edital n 060.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/790928/images/original/2026-06-03_001_merged.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/789861/images/original/Pontua&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/789169/images/original/Edital_057_selecao_publica_estagiarios_gabarito_maio_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/789255/images/original/Edital 056 homologa final as inscri&#231;&#245;es e divulga o local da prova (2) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/786153/images/original/Edital 055 homologa as inscri&#231;&#245;es e divulga o local da prova (2).docx" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/789248/images/original/EDITAL_054_CONVOCACAO_CONTRATO_TEMPORARIO_PROF_Pedagogia_assinado (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/783994/images/original/EDITAL 053 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780351/images/original/Edital 052_selecao_publica_estagiarios_2026_maio_28129-1_assinado (1) (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779996/images/original/EDITAL_051_CONVOCACAO_CONTRATO_TEMPORARIO_OPERADOR_de_Maquina_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/772806/images/original/EDITAL_050_CONVOCACAO_CONTRATO_TEMPORARIO_OPERADOR_de_Maquina_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/770018/images/original/EDITAL 049 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO OPER&#193;RIO E OPERADOR - ASSINADO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/768618/images/original/Edital 048 homola&#231;&#227;o final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/767722/images/original/Edital_047_sorteio_Operario_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/766578/images/original/Edital 0462026 Homologa&#231;&#227;o assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/768627/images/original/EDITAL 044 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/760155/images/original/EDITAL_045_CONVOCACAO_CONCURSO_MOTORISTA_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/759851/images/original/Errata ao Edital 043 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/759162/images/original/EDITAL 043 CONVOCA&#199;&#195;O CONCURSO MOTORISTA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/759161/images/original/EDITAL 042 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/759160/images/original/EDITAL 041 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/759380/images/original/Edital_040_Processo_Seletivo_Operario_e_Operador_de_Maquina-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/755194/images/original/EDITAL_039_CONVOCACAO_CONTRATO_TEMPORARIO_PROF_Pedagogia_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/754888/images/original/EDITAL 038 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/754889/images/original/EDITAL 037 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/753691/images/original/EDITAL 036 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752632/images/original/EDITAL 035 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752230/images/original/EDITAL 034 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO Fiscal de Meio Ambiente.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752217/images/original/EDITAL  033 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751937/images/original/Edital 032  homola&#231;&#227;o final do processo seletivo Fiscal Meio Ambiente.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751893/images/original/EDITAL  031 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751750/images/original/Edital 030  sorteio do processo seletivo Fiscal Meio Ambiente.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/750256/images/original/Edital 029  homola inscri&#231;&#227;o processo seletivo Fiscal Meio Ambiente.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/750254/images/original/EDITAL  028 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Pedagogia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/750221/images/original/EDITAL  027 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF Matem&#225;tica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748792/images/original/Edital 026 - homologa&#231;&#227;o final processo seletivo professor pedagogia e matematica.docx" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748731/images/original/EDITAL 025 CONVOCA&#199;&#195;O CONCURSO Professor Portugu&#234;s 10&#186;.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748265/images/original/Edital  024 - sorteio processo seletivo professor pedagogia e matematica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/747522/images/original/Edital  023 - homologa&#231;&#227;o inscri&#231;&#227;o processo seletivo professor pedagogia e matematica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/743272/images/original/Edital_022_processo_seletivo_Fiscal_Meio_Ambiente_assinado (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/740851/images/original/Edital 021 CONVOCA&#199;&#195;O AGENTE COMUNIT&#193;RIO DE SA&#218;DE equipe 4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/740821/images/original/Edital 020 CONVOCA&#199;&#195;O AGENTE COMUNIT&#193;RIO DE SA&#218;DE equipe 4.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/735410/images/original/EDITAL 019 CONVOCA&#199;&#195;O AGENTE COMUNIT&#193;RIO DE SA&#218;DE equipe 1 (1) contrata&#231;&#227;o tempor&#225;ria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/734475/images/original/Edital 018  - processo seletivo professor pedagogia e matematica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/733778/images/original/EDITAL 017 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF PEDAGOGIA (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/733768/images/original/EDITAL 016 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF PEDAGOGIA (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/732762/images/original/Edital_015_homologacao_final_selecao_publica_estagiarios_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/731425/images/original/Edital_013_selecao_publica_estagiarios_pontuacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/731115/images/original/Edital 012 sele&#231;&#227;o p&#250;blica estagiarios gabarito.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/730786/images/original/EDITAL 011 CONVOCA&#199;&#195;O CONTRATO TEMPOR&#193;RIO PROF PEDAGOGIA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/730624/images/original/Edital 010  sele&#231;&#227;o p&#250;blica estagiarios  2026 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/730333/images/original/EDITAL 009 CONVOCA&#199;&#195;O CONCURSO Professor Portugu&#234;s.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/729919/images/original/EDITAL 008 CONVOCA&#199;&#195;O CONCURSO AUXILIAR DE ODONTOLOGIA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/729921/images/original/EDITAL 008 CONVOCA&#199;&#195;O CONCURSO AUXILIAR DE ODONTOLOGIA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/729675/images/original/Edital 007  sele&#231;&#227;o p&#250;blica estagiarios  2026 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/729676/images/original/Edital 007  sele&#231;&#227;o p&#250;blica estagiarios  2026 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/724761/images/original/Edital 006 sele&#231;&#227;o p&#250;blica estagiarios  2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/718385/images/original/EDITAL 005 ponta&#231;&#227;o Mis Praiano (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/717950/images/original/EDITAL 004 altera Edital 002 homologa&#231;&#227;o final inscri&#231;&#245;es Mis Praiano (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/713134/images/original/EDITAL 003 CONVOCA&#199;&#195;O AGENTE COMUNIT&#193;RIO DE SA&#218;DE equipe 4 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/713127/images/original/EDITAL 002 homologa&#231;&#227;o final inscri&#231;&#245;es Mis Praiano.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/711981/images/original/EDITAL 001 homologa&#231;&#227;o inscri&#231;&#245;es Mis Praiano.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/709654/images/original/Edital 076 sele&#231;&#227;o p&#250;blica estagiarios homolga&#231;&#227;o final.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/709361/images/original/Edital 075 DESEMPATE POR SORTEIO P&#218;BLICO DEZEMBRO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/708789/images/original/Edital_074_selecao_publica_estagiarios_gabarito_e_divulgacao_da_classificacao_assinado (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/707731/images/original/Edital 072 sele&#231;&#227;o p&#250;blica estagiarios  homologa&#231;&#227;o final as inscri&#231;&#245;es.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/707103/images/original/Edital 071 sele&#231;&#227;o p&#250;blica estagiarios  homologa as inscri&#231;&#245;es 17.12.25.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/706706/images/original/Edital 070 Homologa&#231;&#227;o  final credenciamento ambulantes praia 2025 (2) atualizado (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/706704/images/original/Edital 069 Homologa&#231;&#227;o credenciamento ambulantes praia 2025 (2) atualizado (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/701124/images/original/Edital 068 altera o cronograma credenciamento ambulantes praia 2025 (2) atualizado (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/698750/images/original/EDITAL N&#186; 067 Famila Acolhedora.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/683683/images/original/Edital sele&#231;&#227;o p&#250;blica estagiarios  edital n&#176;066.2025 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678039/images/original/EDITAL 065 Mis Praiano.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C101" sqref="C101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1077,1063 +1074,1063 @@
         <v>14</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" t="s">
         <v>20</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" t="s">
         <v>26</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" t="s">
         <v>28</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" s="1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" t="s">
         <v>31</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B17" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B19" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B20" t="s">
         <v>39</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>42</v>
       </c>
       <c r="B22" t="s">
         <v>43</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23" t="s">
         <v>45</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B25" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B26" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B27" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B28" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
+        <v>56</v>
+      </c>
+      <c r="B29" t="s">
         <v>55</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B30" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B31" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B32" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33" t="s">
         <v>64</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34" t="s">
         <v>66</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>68</v>
       </c>
       <c r="B35" t="s">
         <v>69</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
+        <v>70</v>
+      </c>
+      <c r="B36" t="s">
         <v>71</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B37" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B38" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B39" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B40" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B41" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>84</v>
       </c>
       <c r="B42" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B43" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B44" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B45" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" t="s">
         <v>91</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B47" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B48" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B49" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
+        <v>99</v>
+      </c>
+      <c r="B50" t="s">
         <v>97</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B51" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B52" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B53" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B54" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B55" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B56" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
+        <v>110</v>
+      </c>
+      <c r="B57" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>111</v>
       </c>
       <c r="B58" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
+        <v>113</v>
+      </c>
+      <c r="B59" t="s">
         <v>112</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" s="1" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B60" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
+        <v>115</v>
+      </c>
+      <c r="B61" t="s">
         <v>116</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>118</v>
       </c>
       <c r="B62" t="s">
         <v>119</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B63" t="s">
+        <v>119</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>122</v>
       </c>
       <c r="B64" t="s">
         <v>123</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>125</v>
       </c>
       <c r="B65" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
+        <v>126</v>
+      </c>
+      <c r="B66" t="s">
         <v>127</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
+        <v>128</v>
+      </c>
+      <c r="B67" t="s">
         <v>129</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
+        <v>130</v>
+      </c>
+      <c r="B68" t="s">
         <v>131</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
+        <v>132</v>
+      </c>
+      <c r="B69" t="s">
         <v>133</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>135</v>
       </c>
       <c r="B70" t="s">
         <v>136</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>137</v>
       </c>
       <c r="B71" t="s">
         <v>138</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
         <v>139</v>
       </c>
       <c r="B72" t="s">
         <v>140</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
+        <v>141</v>
+      </c>
+      <c r="B73" t="s">
         <v>142</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B74" t="s">
+        <v>144</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B75" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B76" t="s">
         <v>148</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>149</v>
       </c>
       <c r="B77" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B78" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B79" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B80" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B81" t="s">
         <v>158</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B82" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B83" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B84" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B85" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
+        <v>167</v>
+      </c>
+      <c r="B86" t="s">
+        <v>168</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B87" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
+        <v>173</v>
+      </c>
+      <c r="B88" t="s">
         <v>174</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B89" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
+        <v>177</v>
+      </c>
+      <c r="B90" t="s">
         <v>178</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
+        <v>179</v>
+      </c>
+      <c r="B91" t="s">
         <v>180</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" s="1" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>182</v>
       </c>
       <c r="B92" t="s">
         <v>183</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
         <v>184</v>
       </c>
       <c r="B93" t="s">
         <v>185</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
         <v>186</v>
       </c>
       <c r="B94" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B95" t="s">
+        <v>189</v>
+      </c>
+      <c r="C95" s="1" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B96" t="s">
+        <v>191</v>
+      </c>
+      <c r="C96" s="1" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B97" t="s">
+        <v>193</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B98" t="s">
+        <v>195</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
+        <v>196</v>
+      </c>
+      <c r="B99" t="s">
         <v>195</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" s="1" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
         <v>197</v>
       </c>
       <c r="B100" t="s">
         <v>198</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
+        <v>199</v>
+      </c>
+      <c r="B101" t="s">
         <v>200</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>