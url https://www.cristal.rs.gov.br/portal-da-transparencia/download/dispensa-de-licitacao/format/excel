--- v3 (2026-03-23)
+++ v4 (2026-05-19)
@@ -12,689 +12,626 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
-    <t>AVISO DE CONTRATAÇÃO DIRETA N° 508/2026 - DISPENSA POR LIMITE</t>
-[...626 lines deleted...]
-    <t>TR 068- ar condicionado JCB.pdf</t>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 905/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>TR 92.2026 - Contratação de serviços para fabricação de portões - Campo Grande.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 904/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 91.2026 - Aquisição de material para manutenção no campo grande - copa prefeito.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 903/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - Mão de Obra. (2).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 902/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - Mão de Obra..pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 901/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - Transporte Agricultura..pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 900/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>162 TR catracas para o pulverizador.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 899/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>160 TR kit dentes retro xcmg.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 898/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>161 TR peças para SEM.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 897/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>155 TR chave geral cargo 2422.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 896/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>156 TR Buchas e tiras para SEM.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 895/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR decibelimetro.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 894/2026 - DISPENSA POR INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>TR curso.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 893/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>157 TR conserto do alternador CASE.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 892/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>168 TR conserto pneu mercedez.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 891/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>167 TR kit embreagem KANGOO.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 890/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>166 TR retifica do volante KANGOO.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 889/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>154 TR catracas de freio faróis Mercedes.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 888/2026 - DISPENSA POR INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>144 TR curso de carga indivisível.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 887/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 139- lanterna traseira cargo 2429.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 886/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR-211-2026 Coffee break enfermagem.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 885/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 144 - oxigenio oficina.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 884/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 145- aquisição de correia elevacar.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 883/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR (2).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 882/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 142 - aquisição de chave oficina.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 881/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>TR (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 880/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 879/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 878/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR203 - Manutenção Micro JBE2A67.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 877/2026 - DISPENSA POR INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>TR 090 - Contratação banda estrela - Festa da Comunidade Livre e Independente de Deus.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 876/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 89.2026 - Aquisição de material para Banda Municipal.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 875/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 88.2026 - Aquisição de impressora e garrafas de tinta.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 874/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 873/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 86.2026 - Aquisição de peças para manutenção na ducato IQW0421.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 872/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR- 202 Prateleiras - Sala dentista Central.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 871/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 870/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 141 - aquisição de ganchos para praça.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 869/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 868/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 138 - aquisição de CARRINHO DE MÃO.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 867/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR PLACA JUNTA MILITAR (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 866/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 140 - aquisição de RADIADOR 1.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 865/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 864/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>086 - Termo de referência.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 863/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>111 - Termo de Referência.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 862/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>153 TR filtros Separador SEM.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 861/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>149 TR filtro linha de tomadas.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 860/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>152 TR pinos para o trator 6100 (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 859/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>151 TR eletrodo aço inox SEM.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 858/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>150 TR filtro e vidro Solis.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 857/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>148 TR aumento de hastes do glastanque.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 856/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>147 TR conserto de pneu CASE.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 855/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>146 TR serviço e peça Ar Poklain.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 854/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>Termo de Referência Extintores.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 853/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR200 - Manutenção Micro JBE2A67.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 852/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 199-2026 veículo Ônix - IVO5J09.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 851/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 136- mangueiras RANDON01.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 850/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 137- aquisição peças da patrola.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 849/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 848/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 847/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 846/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 845/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 844/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 135- INTERRUPTOR FREIO RANDON.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 843/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>TR - Contratação de hospedagem e alimentação.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 842/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - Aquisição salgados coffe break.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 841/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - Material Conselho..pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 840/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 134 capas banco strada.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 839/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 838/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 837/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>083 - Termo de referência - Compra de mangueira corrugada ISW3F40.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 836/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 835/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 133 - lampadas JCB.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 834/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 131- serviço modificação tampa cargo 1317 1.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 833/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR CHUTEIRAS.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 832/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR-198-2026 oleo spin JDN-7B70.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 831/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - Serviço de Geometria. (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 830/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>TR - Contratação e Laudo..pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 829/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>082 - Termo de referência - Contratação de serviço aferição de JCU3E30.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 828/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 827/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR196 - materiais epi para SAMU ocorrencias de acidentes.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 826/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR193 - Troca óleo moto.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 825/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR192-2026 - Espelho psicóloga caes.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 824/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 823/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 822/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>105- Termo de Referência nº 105 - Compra de Cola Rodapés.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 821/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>106 - Termo de Referência nº 106 - Compra Vidros Otto.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 820/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 819/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 818/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - Compra e Serviço..pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 817/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - Pesquisa Administrativa..pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 816/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>08/05/2026</t>
+  </si>
+  <si>
+    <t>TR - Instalação Ar..pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 815/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 85.2026 - Aquisição de cabo multiplex - copa prefeito.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 814/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>080 - Termo de referência - Compra de baterias JBE0I52.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 813/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>TR191- Mp Câmaras vacinas.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 812/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 132- aquisição de materiais para oficina (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 811/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR190- Conservação e manutenção prédio Butiá (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 810/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 130- parafuso de roda cargo 2429.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 809/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 127- aquisição de lona de freio IVECO 01.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 808/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 807/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>079 - Termo de referência - Aquisição de relé farol IEM8G45.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 806/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 128 - Aquisição pás e enxadas para SMOT (1).pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -998,51 +935,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752882/images/original/105 TR pe&#231;as Argo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752872/images/original/TR 50.2026 - Contrata&#231;&#227;o de servi&#231;o para manuten&#231;&#227;o ducato IQW0421.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752862/images/original/TR 49.2026 - Instala&#231;&#227;o de pontos de rede de internet.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752845/images/original/TR 047.2026 - Aquisi&#231;&#227;o de tecidos - Festeja Cristal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752834/images/original/TR 46.2026 - Aquisi&#231;&#227;o de material para manuten&#231;&#227;o ducato IQW0421.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752753/images/original/TR 089 - chapa de ferro ponte.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752703/images/original/TR - Aquisi&#231;&#227;o de &#193;gua Mineral Com G&#225;s.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752372/images/original/TR 045.2026 - Contrata&#231;&#227;o servi&#231;o de m&#227;o lavagem de toalhas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752170/images/original/TR - Aquisi&#231;&#227;o de material.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752161/images/original/101 TR lanche viagem expoagro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752095/images/original/050 - Termo de Refer&#234;ncia n&#186; 050 - Compra Janela Curi.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752080/images/original/049 - Termo de Refer&#234;ncia n&#186; 049 - Compra Vidros Escolas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752065/images/original/96 TR pe&#231;as freio Ranger.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752063/images/original/95 TR revis&#227;o John Deere 5070.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752061/images/original/TR 083 - ral saibreira.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752060/images/original/TR 086- baterias PATROLA1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752059/images/original/TR 082- Aquisi&#231;&#227;o chave alerta cargo 1317.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/752058/images/original/94 TR c&#226;mara de pneu patrola CASE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751892/images/original/102 TR cabo de rede.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751891/images/original/TR- 112 - 2026 revis&#227;o 40m km c3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751845/images/original/TR-111-2026-Aquisi&#231;&#227;o caixa d'agua Alto Alegre.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751831/images/original/TR 044.2026 - Contrata&#231;&#227;o servi&#231;o de m&#227;o de obra prateleiras banda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751816/images/original/TR-110- 2026 Almoxa print.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751795/images/original/TR-108- 2026- Saquinhos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751767/images/original/TR-109- 2026- Ch&#225;s medicinais.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751755/images/original/058- Termo de refer&#234;ncia - Aquisi&#231;&#227;o de silicone spray.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751749/images/original/TR-094- 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751748/images/original/TR-105-2026 ve&#237;culo &#212;nix IVO-5J09.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751747/images/original/045 - Termo de Refer&#234;ncia n&#186; 045 - Compra de Reboque Gerador.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751740/images/original/Termo de Refer&#234;ncia Casa do produtor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751732/images/original/TR-106-2026 Aquisi&#231;&#227;o de botinas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751728/images/original/TR 077 material muroi prefeitura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751714/images/original/TR-103-2026 limpador parabrisaJBE-2A67 -.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751685/images/original/TR 078- aquisi&#231;&#227;o fechadura cargo 2429.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751680/images/original/TR - Aquisi&#231;&#227;o de 02 Transformadores 110 220 2000VA..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751661/images/original/90 TR viagem expoagro sindicato.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751654/images/original/89 TR viagem expoagro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751602/images/original/TR 081- Aquisi&#231;&#227;o filtro gr 180eBR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751584/images/original/TR-107- 2026- Equidade.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751566/images/original/054 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de capota e rack para Saveiro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751433/images/original/TR 075- engate femea bob cat.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751425/images/original/056- Termo de refer&#234;ncia - Aquisi&#231;&#227;o de fita isolante.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751421/images/original/055 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de material e m&#227;o de obra Posto de Molas-Sandro - JBE0I52.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751418/images/original/TR 074- farol bob cat 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751412/images/original/91 TR bateria kagoo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751409/images/original/92 TR pe&#231;as trator 6100J.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751396/images/original/93 TR fita isolante.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751329/images/original/TR 043.2026 - Contrata&#231;&#227;o confec&#231;&#227;o de roupas grupo de dan&#231;a banda municipal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751309/images/original/057 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de palhetas JCU3E30.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751308/images/original/TR 080 - pe&#231;as montana escapamento intermedi&#225;rio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751301/images/original/TR 079- aquisi&#231;&#227;o de materiais para oficina.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751294/images/original/046 - Termo de Refer&#234;ncia n&#186; 046 - Compra Buchas e Ganchos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751248/images/original/Termo de Refer&#234;ncia reparos pav.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751086/images/original/047 - Termo de Refer&#234;ncia n&#186; 047 - Compra Caixa Descarga.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/751070/images/original/2 - Termo de Refer&#234;ncia trenas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/750189/images/original/88 TR materiais para SMDRMA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/750058/images/original/TR 073- Aquisi&#231;&#227;o filtro cargo 1317.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/749991/images/original/TR 076 - Aquisi&#231;&#227;o franquia para brisa cargo 1317.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/749820/images/original/TR 072- aquisi&#231;&#227;o plug cargo 2429.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/749811/images/original/TR-102-2026 manuten&#231;&#227;o gol IYP-2C59.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/749369/images/original/TR-099-2026- Concerto e fechadura.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/749264/images/original/TR-101- 2026- Lari e car.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/749263/images/original/TR-Aquisi&#231;&#227;o de ch&#225;s.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/749254/images/original/TR Manuten&#231;&#227;o ve&#237;culo SPIN.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748865/images/original/052 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de pe&#231;as motor ISW3540.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748860/images/original/053 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de pe&#231;as ar condicionado JBC5G20.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748782/images/original/TR - Higieniza&#231;&#227;o Ar Otto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748733/images/original/TR APOSENTADORIAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748694/images/original/TR - Contrata&#231;&#227;o Revis&#227;o 20000km Spin JDL6J64.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748640/images/original/TR-098-2026 Reforma de camisetas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748600/images/original/TR-097-2026 ve&#237;culo VAN JDM6H26 e C3.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748599/images/original/TR-096- 2026- Extintores.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748598/images/original/TR-095- 2026- Termometro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/749057/images/original/TR 42.2026 - Aquisi&#231;&#227;o de medalhas e trof&#233;us Praiano.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748401/images/original/TR 069- ar condicionado cargo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748393/images/original/TR 71- Aquisi&#231;&#227;o pontos de luz de ilumina&#231;&#227;o publica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748369/images/original/TR-094- Logan IVL-1F80.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748368/images/original/86 TR uniforme bermudas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748355/images/original/85 TR pe&#231;as cargo IQP1C48.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748313/images/original/TR - Capacita&#231;&#227;o t&#233;cnica conselheiros tutelares e representantes da Rede de Prote&#231;&#227;o..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748296/images/original/TR - Contrata&#231;&#227;o de palcos final praiano.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748293/images/original/TR 039.2026 - Show musical final praiano.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748284/images/original/TR 40.2026 - Aquisi&#231;&#227;o de fuma&#231;a azul praiano.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748283/images/original/118 - Ato que Autoriza a Contrata&#231;ao.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748282/images/original/84 TR regulador voltagem IQP148.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748274/images/original/tr curso.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748271/images/original/Termo de Refer&#234;ncia - Aposentadorias.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748173/images/original/TR-93- 2026- LOSEC.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/747876/images/original/TR-91- 2026- atensina.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/747868/images/original/048- Termo de refer&#234;ncia - Aquisi&#231;&#227;o de lanterna traseira ISW3540.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/747863/images/original/TR-093-AMB.IYO-2F41.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/747851/images/original/TR-090- 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/747830/images/original/TR - Compra Colchonetes EMEI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/747782/images/original/TR- 089 INSUMO QUEIMADURA (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/747723/images/original/051 - Termo de refer&#234;ncia - Contrata&#231;&#227;o de servi&#231;o de recarga de extintor ISW3540 e JBC5G20 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/747693/images/original/TR 070 extintor veicular.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/747652/images/original/050 - Termo de Refer&#234;ncia - Franquia vidro lateral dianteiro ISW3540.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/747376/images/original/TR GENEROS ALIMENTICIOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/747342/images/original/TR 067- avental e luva de soldador1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/747338/images/original/TR 068- ar condicionado JCB.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782929/images/original/TR 92.2026 - Contrata&#231;&#227;o de servi&#231;os para fabrica&#231;&#227;o de port&#245;es - Campo Grande.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782928/images/original/TR 91.2026 - Aquisi&#231;&#227;o de material para manuten&#231;&#227;o no campo grande - copa prefeito.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782927/images/original/TR - M&#227;o de Obra. (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782926/images/original/TR - M&#227;o de Obra..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782854/images/original/TR - Transporte Agricultura..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782821/images/original/162 TR catracas para o pulverizador.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782818/images/original/160 TR kit dentes retro xcmg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782797/images/original/161 TR pe&#231;as para SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782774/images/original/155 TR chave geral cargo 2422.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782743/images/original/156 TR Buchas e tiras para SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782738/images/original/TR decibelimetro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782734/images/original/TR curso.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782722/images/original/157 TR conserto do alternador CASE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782720/images/original/168 TR conserto pneu mercedez.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782715/images/original/167 TR kit embreagem KANGOO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782714/images/original/166 TR retifica do volante KANGOO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782710/images/original/154 TR catracas de freio far&#243;is Mercedes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782708/images/original/144 TR curso de carga indivis&#237;vel.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782659/images/original/TR 139- lanterna traseira cargo 2429.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782650/images/original/TR-211-2026 Coffee break enfermagem.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782648/images/original/TR 144 - oxigenio oficina.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782634/images/original/TR 145- aquisi&#231;&#227;o de correia elevacar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782632/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782606/images/original/TR 142 - aquisi&#231;&#227;o de chave oficina.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781970/images/original/TR (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781969/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781968/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781966/images/original/TR203 - Manuten&#231;&#227;o Micro JBE2A67.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781740/images/original/TR 090 - Contrata&#231;&#227;o banda estrela - Festa da Comunidade Livre e Independente de Deus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781734/images/original/TR 89.2026 - Aquisi&#231;&#227;o de material para Banda Municipal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781729/images/original/TR 88.2026 - Aquisi&#231;&#227;o de impressora e garrafas de tinta.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781703/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781693/images/original/TR 86.2026 - Aquisi&#231;&#227;o de pe&#231;as para manuten&#231;&#227;o na ducato IQW0421.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781471/images/original/TR- 202 Prateleiras - Sala dentista Central.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781993/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781433/images/original/TR 141 - aquisi&#231;&#227;o de ganchos para pra&#231;a.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781383/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781349/images/original/TR 138 - aquisi&#231;&#227;o de CARRINHO DE M&#195;O.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781326/images/original/TR PLACA JUNTA MILITAR (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781300/images/original/TR 140 - aquisi&#231;&#227;o de RADIADOR 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781033/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781032/images/original/086 - Termo de refer&#234;ncia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781019/images/original/111 - Termo de Refer&#234;ncia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780985/images/original/153 TR filtros Separador SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780962/images/original/149 TR filtro linha de tomadas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780952/images/original/152 TR pinos para o trator 6100 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780873/images/original/151 TR eletrodo a&#231;o inox SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780868/images/original/150 TR filtro e vidro Solis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780860/images/original/148 TR aumento de hastes do glastanque.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780858/images/original/147 TR conserto de pneu CASE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780853/images/original/146 TR servi&#231;o e pe&#231;a Ar Poklain.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780826/images/original/Termo de Refer&#234;ncia Extintores.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780790/images/original/TR200 - Manuten&#231;&#227;o Micro JBE2A67.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780734/images/original/TR 199-2026 ve&#237;culo &#212;nix - IVO5J09.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780685/images/original/TR 136- mangueiras RANDON01.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780670/images/original/TR 137- aquisi&#231;&#227;o pe&#231;as da patrola.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780668/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780660/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780633/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780624/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780605/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780604/images/original/TR 135- INTERRUPTOR FREIO RANDON.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780362/images/original/TR - Contrata&#231;&#227;o de hospedagem e alimenta&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780354/images/original/TR - Aquisi&#231;&#227;o salgados coffe break.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780339/images/original/TR - Material Conselho..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780319/images/original/TR 134 capas banco strada.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780305/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780304/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780277/images/original/083 - Termo de refer&#234;ncia - Compra de mangueira corrugada ISW3F40.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780278/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780255/images/original/TR 133 - lampadas JCB.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780240/images/original/TR 131- servi&#231;o modifica&#231;&#227;o tampa cargo 1317 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780197/images/original/TR CHUTEIRAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780167/images/original/TR-198-2026 oleo spin JDN-7B70.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780128/images/original/TR - Servi&#231;o de Geometria. (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779813/images/original/TR - Contrata&#231;&#227;o e Laudo..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779761/images/original/082 - Termo de refer&#234;ncia - Contrata&#231;&#227;o de servi&#231;o aferi&#231;&#227;o de JCU3E30.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779760/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779681/images/original/TR196 - materiais epi para SAMU ocorrencias de acidentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779680/images/original/TR193 - Troca &#243;leo moto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779679/images/original/TR192-2026 - Espelho psic&#243;loga caes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779656/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779652/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779631/images/original/105- Termo de Refer&#234;ncia n&#186; 105 - Compra de Cola Rodap&#233;s.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779626/images/original/106 - Termo de Refer&#234;ncia n&#186; 106 - Compra Vidros Otto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779343/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779150/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/778982/images/original/TR - Compra e Servi&#231;o..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/778979/images/original/TR - Pesquisa Administrativa..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/775678/images/original/TR - Instala&#231;&#227;o Ar..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/775677/images/original/TR 85.2026 - Aquisi&#231;&#227;o de cabo multiplex - copa prefeito.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/774315/images/original/080 - Termo de refer&#234;ncia - Compra de baterias JBE0I52.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773870/images/original/TR191- Mp C&#226;maras vacinas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773856/images/original/TR 132- aquisi&#231;&#227;o de materiais para oficina (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773614/images/original/TR190- Conserva&#231;&#227;o e manuten&#231;&#227;o pr&#233;dio Buti&#225; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773605/images/original/TR 130- parafuso de roda cargo 2429.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773528/images/original/TR 127- aquisi&#231;&#227;o de lona de freio IVECO 01.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773509/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773471/images/original/079 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de rel&#233; farol IEM8G45.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773393/images/original/TR 128 - Aquisi&#231;&#227;o p&#225;s e enxadas para SMOT (1).pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C101" sqref="C101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1107,1066 +1044,1066 @@
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" t="s">
+        <v>4</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B21" t="s">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B22" t="s">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B23" t="s">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B24" t="s">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B25" t="s">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" t="s">
+        <v>53</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B28" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B29" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B33" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B34" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B35" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B36" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B37" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B38" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B39" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B40" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B41" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B42" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B43" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B44" t="s">
+        <v>83</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B45" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B46" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B47" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B48" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B49" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="B50" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B51" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="B52" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B53" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="B54" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B55" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B56" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B57" t="s">
-        <v>118</v>
+        <v>83</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B58" t="s">
-        <v>118</v>
+        <v>83</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>121</v>
+        <v>56</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B59" t="s">
-        <v>118</v>
+        <v>83</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>123</v>
+        <v>56</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="B60" t="s">
-        <v>118</v>
+        <v>83</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>125</v>
+        <v>56</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="B61" t="s">
-        <v>118</v>
+        <v>83</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>127</v>
+        <v>49</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="B62" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>130</v>
+        <v>49</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="B63" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="B64" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="B65" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="B66" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="B67" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="B68" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>143</v>
+        <v>49</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="B69" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>145</v>
+        <v>49</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="B70" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="B71" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>149</v>
+        <v>49</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="B72" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="B73" t="s">
+        <v>122</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="B74" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="B75" t="s">
-        <v>157</v>
+        <v>122</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="B76" t="s">
-        <v>157</v>
+        <v>122</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>161</v>
+        <v>145</v>
       </c>
       <c r="B77" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="B78" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="B79" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>166</v>
+        <v>49</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="B80" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="B81" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>170</v>
+        <v>154</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>171</v>
+        <v>155</v>
       </c>
       <c r="B82" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>173</v>
+        <v>157</v>
       </c>
       <c r="B83" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>174</v>
+        <v>49</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="B84" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>176</v>
+        <v>56</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="B85" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>178</v>
+        <v>160</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="B86" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>181</v>
+        <v>163</v>
       </c>
       <c r="B87" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>182</v>
+        <v>56</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>183</v>
+        <v>164</v>
       </c>
       <c r="B88" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>184</v>
+        <v>56</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>185</v>
+        <v>165</v>
       </c>
       <c r="B89" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>186</v>
+        <v>166</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>187</v>
+        <v>167</v>
       </c>
       <c r="B90" t="s">
-        <v>188</v>
+        <v>146</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>189</v>
+        <v>168</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="B91" t="s">
-        <v>188</v>
+        <v>170</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>191</v>
+        <v>171</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>192</v>
+        <v>172</v>
       </c>
       <c r="B92" t="s">
-        <v>188</v>
+        <v>170</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>193</v>
+        <v>173</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>194</v>
+        <v>174</v>
       </c>
       <c r="B93" t="s">
-        <v>188</v>
+        <v>170</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>195</v>
+        <v>175</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>196</v>
+        <v>176</v>
       </c>
       <c r="B94" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>198</v>
+        <v>179</v>
       </c>
       <c r="B95" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>199</v>
+        <v>180</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>200</v>
+        <v>181</v>
       </c>
       <c r="B96" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>201</v>
+        <v>182</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>202</v>
+        <v>183</v>
       </c>
       <c r="B97" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>203</v>
+        <v>184</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>204</v>
+        <v>185</v>
       </c>
       <c r="B98" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>205</v>
+        <v>186</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>206</v>
+        <v>187</v>
       </c>
       <c r="B99" t="s">
-        <v>207</v>
+        <v>177</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>208</v>
+        <v>56</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>209</v>
+        <v>188</v>
       </c>
       <c r="B100" t="s">
-        <v>207</v>
+        <v>177</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>210</v>
+        <v>189</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>211</v>
+        <v>190</v>
       </c>
       <c r="B101" t="s">
-        <v>207</v>
+        <v>177</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>212</v>
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>