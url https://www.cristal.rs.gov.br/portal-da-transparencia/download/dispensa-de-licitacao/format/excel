--- v4 (2026-05-19)
+++ v5 (2026-07-26)
@@ -12,626 +12,419 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
-    <t>AVISO DE CONTRATAÇÃO DIRETA N° 905/2026 - DISPENSA POR LIMITE</t>
-[...149 lines deleted...]
-    <t>15/05/2026</t>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.431/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>TR.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.430/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.429/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.428/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>tr.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.427/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR (3).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.426/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.425/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.424/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.423/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.422/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.421/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.420/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.419/2026 - DISPENSA POR JUSTIFICATIVA</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
+  </si>
+  <si>
+    <t>TR - Desentupimento Fossa..pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.418/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.417/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.416/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.415/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>179- Termo de Referência nº 179 - Conserto Câmara Fria E.M. Otto Becker.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.414/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.413/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.412/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.411/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.410/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.409/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.408/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.407/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.406/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.405/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.404/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.403/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.402/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.401/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.400/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.399/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.398/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.397/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.396/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.395/2026 - DISPENSA POR JUSTIFICATIVA</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.394/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.393/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.392/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.391/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.390/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.389/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR viagem fenadoce.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.388/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.387/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.386/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.385/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.384/2026 - DISPENSA POR LIMITE</t>
   </si>
   <si>
     <t>TR (1).pdf</t>
   </si>
   <si>
-    <t>AVISO DE CONTRATAÇÃO DIRETA N° 880/2026 - DISPENSA POR LIMITE</t>
-[...344 lines deleted...]
-    <t>08/05/2026</t>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.383/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.382/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.381/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.380/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.379/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.378/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.377/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.376/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.375/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.374/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.373/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.372/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.371/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.370/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.369/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.368/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.367/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.366/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.365/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.364/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.363/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.362/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.361/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.360/2026 - DISPENSA POR JUSTIFICATIVA</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.359/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.358/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.357/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>16/07/2026</t>
+  </si>
+  <si>
+    <t>Termo de Referência AGREGADOS.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.356/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.355/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.354/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.353/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.352/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.351/2026 - DISPENSA POR INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.350/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
   </si>
   <si>
     <t>TR - Instalação Ar..pdf</t>
   </si>
   <si>
-    <t>AVISO DE CONTRATAÇÃO DIRETA N° 815/2026 - DISPENSA POR LIMITE</t>
-[...56 lines deleted...]
-    <t>TR 128 - Aquisição pás e enxadas para SMOT (1).pdf</t>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.349/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.348/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>121 - Termo de referência - Aquisição de material e mão de obra Posto de Molas ISZ8I47 - Sandro.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.347/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.346/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.345/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.344/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.343/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.342/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.341/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>TR - Conselho Tutelar. (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.340/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.339/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.338/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.337/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.336/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.335/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.334/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.333/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.332/2026 - DISPENSA POR LIMITE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -935,1175 +728,1175 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782929/images/original/TR 92.2026 - Contrata&#231;&#227;o de servi&#231;os para fabrica&#231;&#227;o de port&#245;es - Campo Grande.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782928/images/original/TR 91.2026 - Aquisi&#231;&#227;o de material para manuten&#231;&#227;o no campo grande - copa prefeito.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782927/images/original/TR - M&#227;o de Obra. (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782926/images/original/TR - M&#227;o de Obra..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782854/images/original/TR - Transporte Agricultura..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782821/images/original/162 TR catracas para o pulverizador.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782818/images/original/160 TR kit dentes retro xcmg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782797/images/original/161 TR pe&#231;as para SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782774/images/original/155 TR chave geral cargo 2422.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782743/images/original/156 TR Buchas e tiras para SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782738/images/original/TR decibelimetro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782734/images/original/TR curso.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782722/images/original/157 TR conserto do alternador CASE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782720/images/original/168 TR conserto pneu mercedez.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782715/images/original/167 TR kit embreagem KANGOO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782714/images/original/166 TR retifica do volante KANGOO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782710/images/original/154 TR catracas de freio far&#243;is Mercedes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782708/images/original/144 TR curso de carga indivis&#237;vel.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782659/images/original/TR 139- lanterna traseira cargo 2429.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782650/images/original/TR-211-2026 Coffee break enfermagem.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782648/images/original/TR 144 - oxigenio oficina.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782634/images/original/TR 145- aquisi&#231;&#227;o de correia elevacar.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782632/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/782606/images/original/TR 142 - aquisi&#231;&#227;o de chave oficina.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781970/images/original/TR (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781969/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781968/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781966/images/original/TR203 - Manuten&#231;&#227;o Micro JBE2A67.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781740/images/original/TR 090 - Contrata&#231;&#227;o banda estrela - Festa da Comunidade Livre e Independente de Deus.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781734/images/original/TR 89.2026 - Aquisi&#231;&#227;o de material para Banda Municipal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781729/images/original/TR 88.2026 - Aquisi&#231;&#227;o de impressora e garrafas de tinta.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781703/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781693/images/original/TR 86.2026 - Aquisi&#231;&#227;o de pe&#231;as para manuten&#231;&#227;o na ducato IQW0421.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781471/images/original/TR- 202 Prateleiras - Sala dentista Central.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781993/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781433/images/original/TR 141 - aquisi&#231;&#227;o de ganchos para pra&#231;a.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781383/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781349/images/original/TR 138 - aquisi&#231;&#227;o de CARRINHO DE M&#195;O.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781326/images/original/TR PLACA JUNTA MILITAR (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781300/images/original/TR 140 - aquisi&#231;&#227;o de RADIADOR 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781033/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781032/images/original/086 - Termo de refer&#234;ncia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/781019/images/original/111 - Termo de Refer&#234;ncia.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780985/images/original/153 TR filtros Separador SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780962/images/original/149 TR filtro linha de tomadas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780952/images/original/152 TR pinos para o trator 6100 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780873/images/original/151 TR eletrodo a&#231;o inox SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780868/images/original/150 TR filtro e vidro Solis.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780860/images/original/148 TR aumento de hastes do glastanque.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780858/images/original/147 TR conserto de pneu CASE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780853/images/original/146 TR servi&#231;o e pe&#231;a Ar Poklain.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780826/images/original/Termo de Refer&#234;ncia Extintores.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780790/images/original/TR200 - Manuten&#231;&#227;o Micro JBE2A67.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780734/images/original/TR 199-2026 ve&#237;culo &#212;nix - IVO5J09.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780685/images/original/TR 136- mangueiras RANDON01.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780670/images/original/TR 137- aquisi&#231;&#227;o pe&#231;as da patrola.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780668/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780660/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780633/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780624/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780605/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780604/images/original/TR 135- INTERRUPTOR FREIO RANDON.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780362/images/original/TR - Contrata&#231;&#227;o de hospedagem e alimenta&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780354/images/original/TR - Aquisi&#231;&#227;o salgados coffe break.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780339/images/original/TR - Material Conselho..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780319/images/original/TR 134 capas banco strada.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780305/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780304/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780277/images/original/083 - Termo de refer&#234;ncia - Compra de mangueira corrugada ISW3F40.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780278/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780255/images/original/TR 133 - lampadas JCB.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780240/images/original/TR 131- servi&#231;o modifica&#231;&#227;o tampa cargo 1317 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780197/images/original/TR CHUTEIRAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780167/images/original/TR-198-2026 oleo spin JDN-7B70.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/780128/images/original/TR - Servi&#231;o de Geometria. (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779813/images/original/TR - Contrata&#231;&#227;o e Laudo..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779761/images/original/082 - Termo de refer&#234;ncia - Contrata&#231;&#227;o de servi&#231;o aferi&#231;&#227;o de JCU3E30.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779760/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779681/images/original/TR196 - materiais epi para SAMU ocorrencias de acidentes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779680/images/original/TR193 - Troca &#243;leo moto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779679/images/original/TR192-2026 - Espelho psic&#243;loga caes.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779656/images/original/TR (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779652/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779631/images/original/105- Termo de Refer&#234;ncia n&#186; 105 - Compra de Cola Rodap&#233;s.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779626/images/original/106 - Termo de Refer&#234;ncia n&#186; 106 - Compra Vidros Otto.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779343/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/779150/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/778982/images/original/TR - Compra e Servi&#231;o..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/778979/images/original/TR - Pesquisa Administrativa..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/775678/images/original/TR - Instala&#231;&#227;o Ar..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/775677/images/original/TR 85.2026 - Aquisi&#231;&#227;o de cabo multiplex - copa prefeito.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/774315/images/original/080 - Termo de refer&#234;ncia - Compra de baterias JBE0I52.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773870/images/original/TR191- Mp C&#226;maras vacinas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773856/images/original/TR 132- aquisi&#231;&#227;o de materiais para oficina (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773614/images/original/TR190- Conserva&#231;&#227;o e manuten&#231;&#227;o pr&#233;dio Buti&#225; (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773605/images/original/TR 130- parafuso de roda cargo 2429.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773528/images/original/TR 127- aquisi&#231;&#227;o de lona de freio IVECO 01.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773509/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773471/images/original/079 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de rel&#233; farol IEM8G45.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773393/images/original/TR 128 - Aquisi&#231;&#227;o p&#225;s e enxadas para SMOT (1).pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818283/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818282/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818274/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818214/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818191/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818180/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818135/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818108/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818073/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818069/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818068/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818066/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818050/images/original/TR - Desentupimento Fossa..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818148/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817878/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817866/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817861/images/original/179- Termo de Refer&#234;ncia n&#186; 179 - Conserto C&#226;mara Fria E.M. Otto Becker.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817815/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817814/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817792/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817781/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817774/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817754/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817750/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817748/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817747/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817597/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817591/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817583/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817581/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817580/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817579/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817561/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817555/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817537/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817447/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817420/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817384/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817368/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817315/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817312/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816962/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816939/images/original/TR viagem fenadoce.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816929/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816928/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816922/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816921/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816918/images/original/TR (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816913/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816651/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816608/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816126/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816121/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816117/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816096/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816065/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816041/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816015/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815990/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815958/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815949/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815940/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815910/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815325/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815300/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815287/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815264/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815252/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815168/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815085/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815062/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815043/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815013/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815000/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814705/images/original/Termo de Refer&#234;ncia AGREGADOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814691/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814680/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814597/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814551/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814519/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814517/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814451/images/original/TR - Instala&#231;&#227;o Ar..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814258/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814249/images/original/121 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de material e m&#227;o de obra Posto de Molas ISZ8I47 - Sandro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814071/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814066/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814061/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813990/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813986/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813979/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813781/images/original/TR - Conselho Tutelar. (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813693/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813680/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813634/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813622/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813606/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813575/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813568/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813563/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813551/images/original/TR.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C101" sqref="C101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B8" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>19</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B10" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>27</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B14" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B15" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B16" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>33</v>
+        <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B17" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>35</v>
+        <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B18" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="B19" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>39</v>
+        <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="B20" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>41</v>
+        <v>5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="B21" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>43</v>
+        <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="B22" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>45</v>
+        <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="B23" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>47</v>
+        <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="B24" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>51</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="B26" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>54</v>
+        <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="B27" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>56</v>
+        <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>56</v>
+        <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="B29" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>59</v>
+        <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="B30" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>62</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B31" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>64</v>
+        <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="B32" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="B33" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>56</v>
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="B34" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>69</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="B35" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="B36" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="B37" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>74</v>
+        <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="B38" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>56</v>
+        <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="B39" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>77</v>
+        <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="B40" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>79</v>
+        <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B41" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="B42" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>56</v>
+        <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="B43" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="B44" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="B45" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="B46" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="B47" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="B48" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="B49" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>97</v>
+        <v>61</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="B50" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>100</v>
+        <v>63</v>
       </c>
       <c r="B51" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>101</v>
+        <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="B52" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>103</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="B53" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>105</v>
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="B54" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>107</v>
+        <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="B55" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>109</v>
+        <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="B56" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>111</v>
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="B57" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>113</v>
+        <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>114</v>
+        <v>71</v>
       </c>
       <c r="B58" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>56</v>
+        <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>115</v>
+        <v>72</v>
       </c>
       <c r="B59" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>56</v>
+        <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>116</v>
+        <v>73</v>
       </c>
       <c r="B60" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>117</v>
+        <v>74</v>
       </c>
       <c r="B61" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>118</v>
+        <v>75</v>
       </c>
       <c r="B62" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="B63" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>120</v>
+        <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="B64" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>124</v>
+        <v>78</v>
       </c>
       <c r="B65" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>125</v>
+        <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="B66" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>127</v>
+        <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>128</v>
+        <v>81</v>
       </c>
       <c r="B67" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>129</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="B68" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>131</v>
+        <v>83</v>
       </c>
       <c r="B69" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>132</v>
+        <v>84</v>
       </c>
       <c r="B70" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>133</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>134</v>
+        <v>85</v>
       </c>
       <c r="B71" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="B72" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>136</v>
+        <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>137</v>
+        <v>87</v>
       </c>
       <c r="B73" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>138</v>
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>139</v>
+        <v>88</v>
       </c>
       <c r="B74" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>140</v>
+        <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="B75" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>142</v>
+        <v>5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>143</v>
+        <v>90</v>
       </c>
       <c r="B76" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>144</v>
+        <v>92</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>145</v>
+        <v>93</v>
       </c>
       <c r="B77" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>147</v>
+        <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>148</v>
+        <v>94</v>
       </c>
       <c r="B78" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>149</v>
+        <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>150</v>
+        <v>95</v>
       </c>
       <c r="B79" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>49</v>
+        <v>5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>151</v>
+        <v>96</v>
       </c>
       <c r="B80" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>153</v>
+        <v>97</v>
       </c>
       <c r="B81" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>154</v>
+        <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>155</v>
+        <v>98</v>
       </c>
       <c r="B82" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>156</v>
+        <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>157</v>
+        <v>99</v>
       </c>
       <c r="B83" t="s">
-        <v>146</v>
+        <v>100</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>158</v>
+        <v>102</v>
       </c>
       <c r="B84" t="s">
-        <v>146</v>
+        <v>100</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>56</v>
+        <v>5</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>159</v>
+        <v>103</v>
       </c>
       <c r="B85" t="s">
-        <v>146</v>
+        <v>100</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>160</v>
+        <v>104</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>161</v>
+        <v>105</v>
       </c>
       <c r="B86" t="s">
-        <v>146</v>
+        <v>100</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>162</v>
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>163</v>
+        <v>106</v>
       </c>
       <c r="B87" t="s">
-        <v>146</v>
+        <v>100</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>56</v>
+        <v>5</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>164</v>
+        <v>107</v>
       </c>
       <c r="B88" t="s">
-        <v>146</v>
+        <v>100</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>56</v>
+        <v>5</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>165</v>
+        <v>108</v>
       </c>
       <c r="B89" t="s">
-        <v>146</v>
+        <v>100</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>166</v>
+        <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>167</v>
+        <v>109</v>
       </c>
       <c r="B90" t="s">
-        <v>146</v>
+        <v>100</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>169</v>
+        <v>110</v>
       </c>
       <c r="B91" t="s">
-        <v>170</v>
+        <v>100</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>172</v>
+        <v>111</v>
       </c>
       <c r="B92" t="s">
-        <v>170</v>
+        <v>112</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>174</v>
+        <v>114</v>
       </c>
       <c r="B93" t="s">
-        <v>170</v>
+        <v>112</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>175</v>
+        <v>5</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>176</v>
+        <v>115</v>
       </c>
       <c r="B94" t="s">
-        <v>177</v>
+        <v>112</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>178</v>
+        <v>5</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>179</v>
+        <v>116</v>
       </c>
       <c r="B95" t="s">
-        <v>177</v>
+        <v>112</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>180</v>
+        <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>181</v>
+        <v>117</v>
       </c>
       <c r="B96" t="s">
-        <v>177</v>
+        <v>112</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>182</v>
+        <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>183</v>
+        <v>118</v>
       </c>
       <c r="B97" t="s">
-        <v>177</v>
+        <v>112</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>184</v>
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>185</v>
+        <v>119</v>
       </c>
       <c r="B98" t="s">
-        <v>177</v>
+        <v>112</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>186</v>
+        <v>5</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>187</v>
+        <v>120</v>
       </c>
       <c r="B99" t="s">
-        <v>177</v>
+        <v>112</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>56</v>
+        <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="B100" t="s">
-        <v>177</v>
+        <v>112</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>189</v>
+        <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>190</v>
+        <v>122</v>
       </c>
       <c r="B101" t="s">
-        <v>177</v>
+        <v>112</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>191</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>