--- v5 (2026-07-26)
+++ v6 (2026-09-10)
@@ -12,419 +12,674 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
-    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.431/2026 - DISPENSA POR LIMITE</t>
-[...2 lines deleted...]
-    <t>24/07/2026</t>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.793/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>179 - Termo de referência - Aquisição buzina IPA8347.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.792/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>178 - Termo de referência - Contratação de montagem de pneus ISU3C66.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.791/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 453 - Contratação de serviço para manutenção do sistema de freio dianteiro e traseiro do veículo Ford Ka, placa JAQ0J70.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.790/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>Termo de Referência CABO lote 01.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.789/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR -450 - Aquisição de material e contratação de serviço técnico para manutenção da autoclave Stermax modelo Super Top 21L da UBS Formosa..pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.788/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 284- serviço e peças lamina patrola 01 (2).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.787/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 449 - Contratação de serviço para conserto do maleiro, incluindo retirada, colocação e mão de obra, do micro-ônibus, placa JBE2A67.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.786/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 448 - Contratação de serviço para troca de borracha e vedação contra poeira da ambulância U.T.I. placa IZC3F34 (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.785/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>176 - Termo de referência - Aquisição de bicos injetores ISZ8I47.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.784/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 447 - Conserto e troca de parafuso de pneu, com mão de obra, destinados ao veículo Spin, placa JBM6E40.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.783/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 303- Aquisição abraçadeira para randon RD 406.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.782/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>177 - Termo de referência - Aquisição de peças e mão de obra JBE0I52.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.781/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 302- aquisição de materiais para banheiro praça 01.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.780/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>218 - Termo de Referência nº 218 - Compra de Jaleco EPI Merendeira.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.779/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>216 - Termo de Referência nº 216 - Contratação de Serviço Limpeza Fossa Séptica.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.778/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>Termo de Referência (2).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.777/2026 - DISPENSA POR LIMITE</t>
   </si>
   <si>
     <t>TR.pdf</t>
   </si>
   <si>
-    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.430/2026 - DISPENSA POR LIMITE</t>
-[...5 lines deleted...]
-    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.428/2026 - DISPENSA POR LIMITE</t>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.776/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 301- terminais de bateria.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.775/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 299- aquisição de tampa combustivel IVECO.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.774/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 298 - CILINDRO CARGO.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.773/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 297- Aquisição peças e mao de obra randon RK 406.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.772/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 296 - limpeza e reprogramaçao tacografo cargo 2429 (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.771/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>328 TR películas de proteção solar veículos SMDRMA.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.770/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>343 TR luvas de trabalho para servidores SMDRMA.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.769/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 295 - aquisição de areia media boca lobo (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.768/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 294 - borracha de porta iveco.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.767/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 140 - Contratação sonorização - Semana farroupilha.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.766/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>175 - Termo de Referência - Aquisição de lanternas brake light ISW3F40 e ISW3F52.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.765/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>344 TR filtros separador SEM.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.764/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>174 - Termo de referência - Aquisição de material para a frota de veículos.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.763/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>340 TR peças e serviço para o arado vermelho.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.762/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR -445 - AQUISIÇÃO DE OLEO.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.761/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>339 TR serviço e peças Volvo.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.760/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>214 - Termo de Referência nº 214 - Aquisição Armários EMEI.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.759/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 446 - aquisição de aro de roda.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.758/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>338 TR materiais roçadeira articulada.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.757/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR CAMISETAS ESPORTIVAS.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.756/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.755/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>330 TR escova de aço para SMDRMA.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.754/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>333 TR Caixa ferramentas (2).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.753/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - Ar Condicionado Lic..pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.752/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 444 - Contratação de serviço de conserto e manutenção em avaria na entrada de alimentação elétrica.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.751/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - Porta Prefeitura. (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.750/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>337 TR serviço cortar dentes para HYUNDAI 180.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.749/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 443 -Aquisição do medicamento LOSEC MUPS 10 mg.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.748/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>336 TR filtros para SEM.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.747/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>173 - Termo de referência - Aquisição de carregador e material eletrico IPA8347.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.746/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>172-Termo de referência - Aquisição de Discos Tacógrafo ISW3F40 , ISW3F52 e IPA8347.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.745/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.744/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>207 - Termo de Referência Nº 207 - Compra de Pacote Pedagógico.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.743/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 442 - Aquisição de 01 correia do alternador, destinada à manutenção preventiva corretiva do veículo SPIN JAT4G60.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.742/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>212 - Termo de Referência nº 212 - Aquisição Portão EMEI.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.741/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>213 - Termo de Referência nº 213 - Contratação de Serviço Conserto Impressora.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.740/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 436 - aquisição de 100 salgados mistos.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.739/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 441 - cópia de chaves vigias (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.738/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 440 - Aquisição de materiais hospitalares destinados ao uso das equipes das Unidades Básicas de Saúde.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.737/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>211 - Termo de Referência nº 211 - Vidro Mesa Recepção SMED.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.736/2026 - DISPENSA POR JUSTIFICATIVA</t>
+  </si>
+  <si>
+    <t>169 - Termo de Referência - Franquia para-brisa bipartido JBE0I52.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.735/2026 - DISPENSA POR LIMTE</t>
+  </si>
+  <si>
+    <t>TR - 439 - Substituição de 01 (um) copo coletor do aparelho de aspiração de secreções (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.734/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 438 - Aquisição de gêneros alimentícios destinados ao atendimento das demandas da Secretaria Municipal de Saúde (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.733/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 437 - A aquisição de 05 (cinco) unidades de pilhas bateria modelo Litio 3V CR n°2032.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.732/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>170 - Termo de Referência - Aquisição de Borracha para-brisa JBE0I52....pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.731/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>TR 139.2026 - Locação de brinquedos infláveis - dia da criança.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.730/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 138.2026 - Aquisição de equipamentos de apoio em eventos.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.729/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>332 TR terminal e mangueira JCB JBU0196.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.728/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>331 TR peças capô john deere 6100J.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.727/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>329 TR peças para SEM.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.726/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 291 - fabricação proteção retro XCMG.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.725/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - Encargos Gerais. (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.724/2026 - DISPENSA POR INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>208 - Termo de Referência nº 208 - Contratação de Atividade Contação de Histórias.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.723/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR -424 - Aquisição de 02 (dois) kits para upgrade e 01 (uma) placa-mãe.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.722/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR -429 - Aquisição de materiais e contratação de mão de obra para manutenção e conserto do micro-ônibus, placa JBE2A67, visando garantir seu adequado funcionamento e a segurança dos pacientes e motor.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.721/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.720/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 290 - prensa MANGUEIRA IVECO.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.719/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>209 - Termo de Referência Nº 209 - Aquisição de Armário em MDF.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.718/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 428 - Aquisição de materiais para cobertura de feridas, destinados à Farmácia Municipal, para atendimento das necessidades da população.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.717/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>164 - Termo de referência - Aquisição de kit alavanca e cabos JCU3E30.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.716/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR ARQUIVO AÇO.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.715/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>203 - Termo de Referência Nº 203 - Contratação de Serviço Projeto PPCI EMEI.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.714/2026 - DISPENSA POR INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>204 - Termo de Referência nº 204 - Contratação de Formação.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.713/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>8- Termo de Referência - serviço olidata.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.712/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - Mão de Obra. (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.711/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 293- Aquisição junta do carter caminhão cargo 1317.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.710/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 292 - tanque palio.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.709/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 288 - bico angraxadeira 01.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.708/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 289 - peças cargo 2429 1.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.707/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>326 TR protetores câmara da SEM.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.706/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>TR 286 - cal hidratado (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.705/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR -431 - Aquisição de materiais para manutenção das salas de ginecologia e odontologia do prédio da UBS Central..pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.704/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR -430 - Aquisição de 03 pacotes de reagente para análise de cloro total, destinados ao monitoramento da qualidade da água para consumo humano, realizado pela Vigilância Sanitária através do Programa.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.703/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 137.2026 - Aquisição baquetas de lira - Banda Municipal.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.702/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 136.2026 - Aquisição itens homenagem - Semana da Pátria.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.701/2026 - DISPENSA POR LIMITE</t>
   </si>
   <si>
     <t>tr.pdf</t>
   </si>
   <si>
-    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.427/2026 - DISPENSA POR LIMITE</t>
-[...335 lines deleted...]
-    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.332/2026 - DISPENSA POR LIMITE</t>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.700/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 434 -Aquisição de 01 bateria selada 12V-7AH para manutenção de NOBREAK RAGTECH 1200VA e contratação de mão de obra..pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.699/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>327 TR conserto da impressora da SMDRMA.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.698/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR-660 - Fitas de HGT por marca.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.697/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - Bebedouro 25L..pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.696/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR - 435 - Aquisição de materiais para manutenção do veículo, visando restabelecer suas condições adequadas de funcionamento, garantir a segurança e assegurar a continuidade dos serviços públicos..pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.695/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>TR 134.2026 - Aquisição bombardino para banda municipal.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.694/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>167 - Termo de referência - Contratação de montagem de pneus IPA8347.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -728,1175 +983,1175 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818283/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818282/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818274/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818214/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818191/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818180/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818135/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818108/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818073/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818069/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818068/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818066/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818050/images/original/TR - Desentupimento Fossa..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/818148/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817878/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817866/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817861/images/original/179- Termo de Refer&#234;ncia n&#186; 179 - Conserto C&#226;mara Fria E.M. Otto Becker.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817815/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817814/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817792/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817781/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817774/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817754/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817750/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817748/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817747/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817597/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817591/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817583/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817581/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817580/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817579/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817561/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817555/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817537/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817447/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817420/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817384/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817368/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817315/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/817312/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816962/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816939/images/original/TR viagem fenadoce.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816929/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816928/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816922/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816921/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816918/images/original/TR (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816913/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816651/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816608/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816126/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816121/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816117/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816096/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816065/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816041/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/816015/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815990/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815958/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815949/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815940/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815910/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815325/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815300/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815287/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815264/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815252/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815168/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815085/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815062/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815043/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815013/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/815000/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814705/images/original/Termo de Refer&#234;ncia AGREGADOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814691/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814680/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814597/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814551/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814519/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814517/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814451/images/original/TR - Instala&#231;&#227;o Ar..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814258/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814249/images/original/121 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de material e m&#227;o de obra Posto de Molas ISZ8I47 - Sandro.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814071/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814066/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/814061/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813990/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813986/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813979/images/original/TR (3).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813781/images/original/TR - Conselho Tutelar. (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813693/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813680/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813634/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813622/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813606/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813575/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813568/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813563/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/813551/images/original/TR.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839261/images/original/179 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o buzina IPA8347.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839258/images/original/178 - Termo de refer&#234;ncia - Contrata&#231;&#227;o de montagem de pneus ISU3C66.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839228/images/original/TR - 453 - Contrata&#231;&#227;o de servi&#231;o para manuten&#231;&#227;o do sistema de freio dianteiro e traseiro do ve&#237;culo Ford Ka, placa JAQ0J70.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839218/images/original/Termo de Refer&#234;ncia CABO lote 01.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839205/images/original/TR -450 - Aquisi&#231;&#227;o de material e contrata&#231;&#227;o de servi&#231;o t&#233;cnico para manuten&#231;&#227;o da autoclave Stermax modelo Super Top 21L da UBS Formosa..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839192/images/original/TR 284- servi&#231;o e pe&#231;as lamina patrola 01 (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839179/images/original/TR - 449 - Contrata&#231;&#227;o de servi&#231;o para conserto do maleiro, incluindo retirada, coloca&#231;&#227;o e m&#227;o de obra, do micro-&#244;nibus, placa JBE2A67.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839151/images/original/TR - 448 - Contrata&#231;&#227;o de servi&#231;o para troca de borracha e veda&#231;&#227;o contra poeira da ambul&#226;ncia U.T.I. placa IZC3F34 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839146/images/original/176 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de bicos injetores ISZ8I47.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839126/images/original/TR - 447 - Conserto e troca de parafuso de pneu, com m&#227;o de obra, destinados ao ve&#237;culo Spin, placa JBM6E40.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839112/images/original/TR 303- Aquisi&#231;&#227;o abra&#231;adeira para randon RD 406.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839041/images/original/177 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de pe&#231;as e m&#227;o de obra JBE0I52.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839012/images/original/TR 302- aquisi&#231;&#227;o de materiais para banheiro pra&#231;a 01.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839002/images/original/218 - Termo de Refer&#234;ncia n&#186; 218 - Compra de Jaleco EPI Merendeira.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838976/images/original/216 - Termo de Refer&#234;ncia n&#186; 216 - Contrata&#231;&#227;o de Servi&#231;o Limpeza Fossa S&#233;ptica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838969/images/original/Termo de Refer&#234;ncia (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838953/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838949/images/original/TR 301- terminais de bateria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838947/images/original/TR 299- aquisi&#231;&#227;o de tampa combustivel IVECO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838927/images/original/TR 298 - CILINDRO CARGO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838918/images/original/TR 297- Aquisi&#231;&#227;o pe&#231;as e mao de obra randon RK 406.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838884/images/original/TR 296 - limpeza e reprograma&#231;ao tacografo cargo 2429 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838858/images/original/328 TR pel&#237;culas de prote&#231;&#227;o solar ve&#237;culos SMDRMA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838454/images/original/343 TR luvas de trabalho para servidores SMDRMA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838400/images/original/TR 295 - aquisi&#231;&#227;o de areia media boca lobo (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838383/images/original/TR 294 - borracha de porta iveco.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838354/images/original/TR 140 - Contrata&#231;&#227;o sonoriza&#231;&#227;o - Semana farroupilha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838337/images/original/175 - Termo de Refer&#234;ncia - Aquisi&#231;&#227;o de lanternas brake light ISW3F40 e ISW3F52.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838269/images/original/344 TR filtros separador SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838258/images/original/174 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de material para a frota de ve&#237;culos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838207/images/original/340 TR pe&#231;as e servi&#231;o para o arado vermelho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838204/images/original/TR -445 - AQUISI&#199;&#195;O DE OLEO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838203/images/original/339 TR servi&#231;o e pe&#231;as Volvo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838202/images/original/214 - Termo de Refer&#234;ncia n&#186; 214 - Aquisi&#231;&#227;o Arm&#225;rios EMEI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838165/images/original/TR - 446 - aquisi&#231;&#227;o de aro de roda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837511/images/original/338 TR materiais ro&#231;adeira articulada.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837346/images/original/TR CAMISETAS ESPORTIVAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837287/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837259/images/original/330 TR escova de a&#231;o para SMDRMA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837251/images/original/333 TR Caixa ferramentas (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837216/images/original/TR - Ar Condicionado Lic..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837210/images/original/TR - 444 - Contrata&#231;&#227;o de servi&#231;o de conserto e manuten&#231;&#227;o em avaria na entrada de alimenta&#231;&#227;o el&#233;trica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837097/images/original/TR - Porta Prefeitura. (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837091/images/original/337 TR servi&#231;o cortar dentes para HYUNDAI 180.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837083/images/original/TR - 443 -Aquisi&#231;&#227;o do medicamento LOSEC MUPS 10 mg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837080/images/original/336 TR filtros para SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837075/images/original/173 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de carregador e material eletrico IPA8347.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837054/images/original/172-Termo de refer&#234;ncia - Aquisi&#231;&#227;o de Discos Tac&#243;grafo ISW3F40 , ISW3F52 e IPA8347.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837049/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836287/images/original/207 - Termo de Refer&#234;ncia N&#186; 207 - Compra de Pacote Pedag&#243;gico.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836227/images/original/TR - 442 - Aquisi&#231;&#227;o de 01 correia do alternador, destinada &#224; manuten&#231;&#227;o preventiva corretiva do ve&#237;culo SPIN JAT4G60.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836225/images/original/212 - Termo de Refer&#234;ncia n&#186; 212 - Aquisi&#231;&#227;o Port&#227;o EMEI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836224/images/original/213 - Termo de Refer&#234;ncia n&#186; 213 - Contrata&#231;&#227;o de Servi&#231;o Conserto Impressora.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836221/images/original/TR - 436 - aquisi&#231;&#227;o de 100 salgados mistos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836203/images/original/TR - 441 - c&#243;pia de chaves vigias (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836189/images/original/TR - 440 - Aquisi&#231;&#227;o de materiais hospitalares destinados ao uso das equipes das Unidades B&#225;sicas de Sa&#250;de.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836187/images/original/211 - Termo de Refer&#234;ncia n&#186; 211 - Vidro Mesa Recep&#231;&#227;o SMED.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836179/images/original/169 - Termo de Refer&#234;ncia - Franquia para-brisa bipartido JBE0I52.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836177/images/original/TR - 439 - Substitui&#231;&#227;o de 01 (um) copo coletor do aparelho de aspira&#231;&#227;o de secre&#231;&#245;es (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839178/images/original/TR - 438 - Aquisi&#231;&#227;o de g&#234;neros aliment&#237;cios destinados ao atendimento das demandas da Secretaria Municipal de Sa&#250;de (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836114/images/original/TR - 437 - A aquisi&#231;&#227;o de 05 (cinco) unidades de pilhas bateria modelo Litio 3V CR n&#176;2032.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836113/images/original/170 - Termo de Refer&#234;ncia - Aquisi&#231;&#227;o de Borracha para-brisa JBE0I52....pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835846/images/original/TR 139.2026 - Loca&#231;&#227;o de brinquedos infl&#225;veis - dia da crian&#231;a.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835845/images/original/TR 138.2026 - Aquisi&#231;&#227;o de equipamentos de apoio em eventos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835790/images/original/332 TR terminal e mangueira JCB JBU0196.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835788/images/original/331 TR pe&#231;as cap&#244; john deere 6100J.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835716/images/original/329 TR pe&#231;as para SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835713/images/original/TR 291 - fabrica&#231;&#227;o prote&#231;&#227;o retro XCMG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838140/images/original/TR - Encargos Gerais. (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835691/images/original/208 - Termo de Refer&#234;ncia n&#186; 208 - Contrata&#231;&#227;o de Atividade Conta&#231;&#227;o de Hist&#243;rias.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835653/images/original/TR -424 - Aquisi&#231;&#227;o de 02 (dois) kits para upgrade e 01 (uma) placa-m&#227;e.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835651/images/original/TR -429 - Aquisi&#231;&#227;o de materiais e contrata&#231;&#227;o de m&#227;o de obra para manuten&#231;&#227;o e conserto do micro-&#244;nibus, placa JBE2A67, visando garantir seu adequado funcionamento e a seguran&#231;a dos pacientes e motor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835649/images/original/Termo de Refer&#234;ncia (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835623/images/original/TR 290 - prensa MANGUEIRA IVECO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835611/images/original/209 - Termo de Refer&#234;ncia N&#186; 209 - Aquisi&#231;&#227;o de Arm&#225;rio em MDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835603/images/original/TR - 428 - Aquisi&#231;&#227;o de materiais para cobertura de feridas, destinados &#224; Farm&#225;cia Municipal, para atendimento das necessidades da popula&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835597/images/original/164 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de kit alavanca e cabos JCU3E30.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835596/images/original/TR ARQUIVO A&#199;O.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835594/images/original/203 - Termo de Refer&#234;ncia N&#186; 203 - Contrata&#231;&#227;o de Servi&#231;o Projeto PPCI EMEI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835589/images/original/204 - Termo de Refer&#234;ncia n&#186; 204 - Contrata&#231;&#227;o de Forma&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835360/images/original/8- Termo de Refer&#234;ncia - servi&#231;o olidata.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835316/images/original/TR - M&#227;o de Obra. (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835300/images/original/TR 293- Aquisi&#231;&#227;o junta do carter caminh&#227;o cargo 1317.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835267/images/original/TR 292 - tanque palio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835258/images/original/TR 288 - bico angraxadeira 01.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835255/images/original/TR 289 - pe&#231;as cargo 2429 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835213/images/original/326 TR protetores c&#226;mara da SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834919/images/original/TR 286 - cal hidratado (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837211/images/original/TR -431 - Aquisi&#231;&#227;o de materiais para manuten&#231;&#227;o das salas de ginecologia e odontologia do pr&#233;dio da UBS Central..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834880/images/original/TR -430 - Aquisi&#231;&#227;o de 03 pacotes de reagente para an&#225;lise de cloro total, destinados ao monitoramento da qualidade da &#225;gua para consumo humano, realizado pela Vigil&#226;ncia Sanit&#225;ria atrav&#233;s do Programa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834875/images/original/TR 137.2026 - Aquisi&#231;&#227;o baquetas de lira - Banda Municipal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834821/images/original/TR 136.2026 - Aquisi&#231;&#227;o itens homenagem - Semana da P&#225;tria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834816/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834814/images/original/TR - 434 -Aquisi&#231;&#227;o de 01 bateria selada 12V-7AH para manuten&#231;&#227;o de NOBREAK RAGTECH 1200VA e contrata&#231;&#227;o de m&#227;o de obra..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834713/images/original/327 TR conserto da impressora da SMDRMA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834694/images/original/TR-660 - Fitas de HGT por marca.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834688/images/original/TR - Bebedouro 25L..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834684/images/original/TR - 435 - Aquisi&#231;&#227;o de materiais para manuten&#231;&#227;o do ve&#237;culo, visando restabelecer suas condi&#231;&#245;es adequadas de funcionamento, garantir a seguran&#231;a e assegurar a continuidade dos servi&#231;os p&#250;blicos..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834493/images/original/TR 134.2026 - Aquisi&#231;&#227;o bombardino para banda municipal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834489/images/original/167 - Termo de refer&#234;ncia - Contrata&#231;&#227;o de montagem de pneus IPA8347.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C101" sqref="C101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>5</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>5</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>5</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B14" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B15" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>5</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B16" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>5</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B19" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>5</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="B20" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>5</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="B21" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>5</v>
+        <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="B22" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>5</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="B23" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>5</v>
+        <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="B24" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>5</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="B25" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>5</v>
+        <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="B26" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>5</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="B27" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>5</v>
+        <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="B28" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>5</v>
+        <v>58</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="B29" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="B30" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>5</v>
+        <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="B31" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>5</v>
+        <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="B32" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>9</v>
+        <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="B33" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="B34" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>5</v>
+        <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="B35" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>9</v>
+        <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>73</v>
       </c>
       <c r="B36" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>5</v>
+        <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="B37" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>5</v>
+        <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>78</v>
       </c>
       <c r="B38" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>5</v>
+        <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="B39" t="s">
+        <v>76</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="B40" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>5</v>
+        <v>82</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>83</v>
       </c>
       <c r="B41" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>85</v>
       </c>
       <c r="B42" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>87</v>
       </c>
       <c r="B43" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
       <c r="B44" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>55</v>
+        <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>91</v>
       </c>
       <c r="B45" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>5</v>
+        <v>92</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>93</v>
       </c>
       <c r="B46" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="B47" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>97</v>
       </c>
       <c r="B48" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>11</v>
+        <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>99</v>
       </c>
       <c r="B49" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>61</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>101</v>
       </c>
       <c r="B50" t="s">
-        <v>53</v>
+        <v>76</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>5</v>
+        <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="B51" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="B52" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>5</v>
+        <v>106</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>107</v>
       </c>
       <c r="B53" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>5</v>
+        <v>108</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>109</v>
       </c>
       <c r="B54" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>5</v>
+        <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
       <c r="B55" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>5</v>
+        <v>112</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="B56" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>5</v>
+        <v>114</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>115</v>
       </c>
       <c r="B57" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>5</v>
+        <v>116</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>117</v>
       </c>
       <c r="B58" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>5</v>
+        <v>118</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="B59" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>5</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="B60" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>123</v>
       </c>
       <c r="B61" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>5</v>
+        <v>124</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="B62" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>5</v>
+        <v>126</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>76</v>
+        <v>127</v>
       </c>
       <c r="B63" t="s">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>5</v>
+        <v>128</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>77</v>
+        <v>129</v>
       </c>
       <c r="B64" t="s">
-        <v>66</v>
+        <v>130</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>78</v>
+        <v>132</v>
       </c>
       <c r="B65" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>5</v>
+        <v>133</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>80</v>
+        <v>134</v>
       </c>
       <c r="B66" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>5</v>
+        <v>135</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>81</v>
+        <v>136</v>
       </c>
       <c r="B67" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>5</v>
+        <v>137</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>82</v>
+        <v>138</v>
       </c>
       <c r="B68" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>5</v>
+        <v>139</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="B69" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>5</v>
+        <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>84</v>
+        <v>142</v>
       </c>
       <c r="B70" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>5</v>
+        <v>143</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>85</v>
+        <v>144</v>
       </c>
       <c r="B71" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>5</v>
+        <v>145</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>86</v>
+        <v>146</v>
       </c>
       <c r="B72" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>5</v>
+        <v>147</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>87</v>
+        <v>148</v>
       </c>
       <c r="B73" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>9</v>
+        <v>149</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>88</v>
+        <v>150</v>
       </c>
       <c r="B74" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>5</v>
+        <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>89</v>
+        <v>151</v>
       </c>
       <c r="B75" t="s">
-        <v>79</v>
+        <v>130</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>5</v>
+        <v>152</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>90</v>
+        <v>153</v>
       </c>
       <c r="B76" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>92</v>
+        <v>154</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>93</v>
+        <v>155</v>
       </c>
       <c r="B77" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>5</v>
+        <v>156</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>94</v>
+        <v>157</v>
       </c>
       <c r="B78" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>5</v>
+        <v>158</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>95</v>
+        <v>159</v>
       </c>
       <c r="B79" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>5</v>
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>96</v>
+        <v>161</v>
       </c>
       <c r="B80" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>11</v>
+        <v>162</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>97</v>
+        <v>163</v>
       </c>
       <c r="B81" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>5</v>
+        <v>164</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="B82" t="s">
-        <v>91</v>
+        <v>166</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>5</v>
+        <v>167</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>99</v>
+        <v>168</v>
       </c>
       <c r="B83" t="s">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>101</v>
+        <v>169</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>102</v>
+        <v>170</v>
       </c>
       <c r="B84" t="s">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>5</v>
+        <v>171</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>103</v>
+        <v>172</v>
       </c>
       <c r="B85" t="s">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>104</v>
+        <v>173</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>105</v>
+        <v>174</v>
       </c>
       <c r="B86" t="s">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>9</v>
+        <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>106</v>
+        <v>176</v>
       </c>
       <c r="B87" t="s">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>5</v>
+        <v>177</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>107</v>
+        <v>178</v>
       </c>
       <c r="B88" t="s">
-        <v>100</v>
+        <v>166</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>5</v>
+        <v>179</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>108</v>
+        <v>180</v>
       </c>
       <c r="B89" t="s">
-        <v>100</v>
+        <v>181</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>5</v>
+        <v>182</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>109</v>
+        <v>183</v>
       </c>
       <c r="B90" t="s">
-        <v>100</v>
+        <v>181</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>11</v>
+        <v>184</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>110</v>
+        <v>185</v>
       </c>
       <c r="B91" t="s">
-        <v>100</v>
+        <v>181</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>11</v>
+        <v>186</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>111</v>
+        <v>187</v>
       </c>
       <c r="B92" t="s">
-        <v>112</v>
+        <v>181</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>113</v>
+        <v>188</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>114</v>
+        <v>189</v>
       </c>
       <c r="B93" t="s">
-        <v>112</v>
+        <v>181</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>5</v>
+        <v>190</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>115</v>
+        <v>191</v>
       </c>
       <c r="B94" t="s">
-        <v>112</v>
+        <v>181</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>5</v>
+        <v>192</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>116</v>
+        <v>193</v>
       </c>
       <c r="B95" t="s">
-        <v>112</v>
+        <v>181</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>5</v>
+        <v>194</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>117</v>
+        <v>195</v>
       </c>
       <c r="B96" t="s">
-        <v>112</v>
+        <v>181</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>5</v>
+        <v>196</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>118</v>
+        <v>197</v>
       </c>
       <c r="B97" t="s">
-        <v>112</v>
+        <v>181</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>9</v>
+        <v>198</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>119</v>
+        <v>199</v>
       </c>
       <c r="B98" t="s">
-        <v>112</v>
+        <v>181</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>5</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>120</v>
+        <v>201</v>
       </c>
       <c r="B99" t="s">
-        <v>112</v>
+        <v>181</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>5</v>
+        <v>202</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>121</v>
+        <v>203</v>
       </c>
       <c r="B100" t="s">
-        <v>112</v>
+        <v>204</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>5</v>
+        <v>205</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>122</v>
+        <v>206</v>
       </c>
       <c r="B101" t="s">
-        <v>112</v>
+        <v>204</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>5</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>