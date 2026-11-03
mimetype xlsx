--- v6 (2026-09-10)
+++ v7 (2026-11-03)
@@ -12,674 +12,533 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
   </si>
   <si>
-    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.793/2026 - DISPENSA POR LIMITE</t>
-[...98 lines deleted...]
-    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.777/2026 - DISPENSA POR LIMITE</t>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.146/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>03/11/2026</t>
+  </si>
+  <si>
+    <t>tr.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.145/2026 - DISPENSA POR LIMITE</t>
   </si>
   <si>
     <t>TR.pdf</t>
   </si>
   <si>
-    <t>AVISO DE CONTRATAÇÃO DIRETA N° 1.776/2026 - DISPENSA POR LIMITE</t>
-[...506 lines deleted...]
-    <t>167 - Termo de referência - Contratação de montagem de pneus IPA8347.pdf</t>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.144/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR (5).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.143/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.142/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.141/2026 - DISPENSA POR INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>TR 254.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CHAMADA PÚBLICA N° 02/2026 - PRESENCIAL</t>
+  </si>
+  <si>
+    <t>Edital Chamada Pública 02 2026 e Anexos.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.140/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 219.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.139/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.138/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 222.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.137/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 221.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.136/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 524.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.135/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>416 TR escavadeiraHyundai.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.134/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.133/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.132/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 523.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.131/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>408 TR oleolubrificante (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.130/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>414 Tubo de nylon patrola CASE.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.129/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.128/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 218.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.127/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 217.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.126/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>Termo de Referência tintas.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.125/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 216.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.124/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>387 TR aradosubsolador (1).pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.123/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>380 TRrocadeira.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.122/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 268.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.121/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>Etiqueta 2121.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.120/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.119/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.118/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 520.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.117/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 518.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.115/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 214.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.114/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.113/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 359- filtro randon.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.112/2026 - DISPENSA POR JUSTIFICATIVA</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.111/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 522.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.110/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 521.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.109/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 213.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.108/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 211.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.107/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>TR 212.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.106/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.105/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.104/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 210.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.103/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.102/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 208.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.101/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>26/10/2026</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.100/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.099/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 519.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.098/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 516.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.097/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 209.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.096/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.095/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.094/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.093/2026 - DISPENSA POR INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.092/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.091/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 517 .pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.090/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.089/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.088/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 207.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.087/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.086/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 515.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.085/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.084/2026 - DISPENSA POR JUSTIFICATIVA</t>
+  </si>
+  <si>
+    <t>TR 514.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.083/2026 - DISPENSA POR INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>TR 265.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.082/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.081/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 512.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.080/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.079/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.078/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.077/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 206.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.076/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.075/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.074/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.072/2026 - DISPENSA POR INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.071/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.070/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.069/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 204.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.068/2026 - DISPENSA POR INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.067/2026 - DISPENSA POR INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.066/2026 - DISPENSA POR INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.065/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.064/2026 - DISPENSA POR JUSTIFICATIVA</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.063/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 203.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.062/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>TR 264.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.061/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.060/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 510.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.059/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.058/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.057/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.056/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.055/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 205.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.054/2026 - DISPENSA POR INEXIGIBILIDADE</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.053/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.052/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>TR 256.pdf</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.051/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.050/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.049/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.048/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.047/2026 - DISPENSA POR LIMITE</t>
+  </si>
+  <si>
+    <t>AVISO DE CONTRATAÇÃO DIRETA N° 2.046/2026 - DISPENSA POR LIMITE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -983,51 +842,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839261/images/original/179 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o buzina IPA8347.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839258/images/original/178 - Termo de refer&#234;ncia - Contrata&#231;&#227;o de montagem de pneus ISU3C66.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839228/images/original/TR - 453 - Contrata&#231;&#227;o de servi&#231;o para manuten&#231;&#227;o do sistema de freio dianteiro e traseiro do ve&#237;culo Ford Ka, placa JAQ0J70.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839218/images/original/Termo de Refer&#234;ncia CABO lote 01.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839205/images/original/TR -450 - Aquisi&#231;&#227;o de material e contrata&#231;&#227;o de servi&#231;o t&#233;cnico para manuten&#231;&#227;o da autoclave Stermax modelo Super Top 21L da UBS Formosa..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839192/images/original/TR 284- servi&#231;o e pe&#231;as lamina patrola 01 (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839179/images/original/TR - 449 - Contrata&#231;&#227;o de servi&#231;o para conserto do maleiro, incluindo retirada, coloca&#231;&#227;o e m&#227;o de obra, do micro-&#244;nibus, placa JBE2A67.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839151/images/original/TR - 448 - Contrata&#231;&#227;o de servi&#231;o para troca de borracha e veda&#231;&#227;o contra poeira da ambul&#226;ncia U.T.I. placa IZC3F34 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839146/images/original/176 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de bicos injetores ISZ8I47.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839126/images/original/TR - 447 - Conserto e troca de parafuso de pneu, com m&#227;o de obra, destinados ao ve&#237;culo Spin, placa JBM6E40.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839112/images/original/TR 303- Aquisi&#231;&#227;o abra&#231;adeira para randon RD 406.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839041/images/original/177 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de pe&#231;as e m&#227;o de obra JBE0I52.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839012/images/original/TR 302- aquisi&#231;&#227;o de materiais para banheiro pra&#231;a 01.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839002/images/original/218 - Termo de Refer&#234;ncia n&#186; 218 - Compra de Jaleco EPI Merendeira.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838976/images/original/216 - Termo de Refer&#234;ncia n&#186; 216 - Contrata&#231;&#227;o de Servi&#231;o Limpeza Fossa S&#233;ptica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838969/images/original/Termo de Refer&#234;ncia (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838953/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838949/images/original/TR 301- terminais de bateria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838947/images/original/TR 299- aquisi&#231;&#227;o de tampa combustivel IVECO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838927/images/original/TR 298 - CILINDRO CARGO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838918/images/original/TR 297- Aquisi&#231;&#227;o pe&#231;as e mao de obra randon RK 406.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838884/images/original/TR 296 - limpeza e reprograma&#231;ao tacografo cargo 2429 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838858/images/original/328 TR pel&#237;culas de prote&#231;&#227;o solar ve&#237;culos SMDRMA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838454/images/original/343 TR luvas de trabalho para servidores SMDRMA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838400/images/original/TR 295 - aquisi&#231;&#227;o de areia media boca lobo (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838383/images/original/TR 294 - borracha de porta iveco.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838354/images/original/TR 140 - Contrata&#231;&#227;o sonoriza&#231;&#227;o - Semana farroupilha.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838337/images/original/175 - Termo de Refer&#234;ncia - Aquisi&#231;&#227;o de lanternas brake light ISW3F40 e ISW3F52.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838269/images/original/344 TR filtros separador SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838258/images/original/174 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de material para a frota de ve&#237;culos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838207/images/original/340 TR pe&#231;as e servi&#231;o para o arado vermelho.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838204/images/original/TR -445 - AQUISI&#199;&#195;O DE OLEO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838203/images/original/339 TR servi&#231;o e pe&#231;as Volvo.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838202/images/original/214 - Termo de Refer&#234;ncia n&#186; 214 - Aquisi&#231;&#227;o Arm&#225;rios EMEI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838165/images/original/TR - 446 - aquisi&#231;&#227;o de aro de roda.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837511/images/original/338 TR materiais ro&#231;adeira articulada.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837346/images/original/TR CAMISETAS ESPORTIVAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837287/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837259/images/original/330 TR escova de a&#231;o para SMDRMA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837251/images/original/333 TR Caixa ferramentas (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837216/images/original/TR - Ar Condicionado Lic..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837210/images/original/TR - 444 - Contrata&#231;&#227;o de servi&#231;o de conserto e manuten&#231;&#227;o em avaria na entrada de alimenta&#231;&#227;o el&#233;trica.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837097/images/original/TR - Porta Prefeitura. (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837091/images/original/337 TR servi&#231;o cortar dentes para HYUNDAI 180.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837083/images/original/TR - 443 -Aquisi&#231;&#227;o do medicamento LOSEC MUPS 10 mg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837080/images/original/336 TR filtros para SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837075/images/original/173 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de carregador e material eletrico IPA8347.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837054/images/original/172-Termo de refer&#234;ncia - Aquisi&#231;&#227;o de Discos Tac&#243;grafo ISW3F40 , ISW3F52 e IPA8347.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837049/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836287/images/original/207 - Termo de Refer&#234;ncia N&#186; 207 - Compra de Pacote Pedag&#243;gico.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836227/images/original/TR - 442 - Aquisi&#231;&#227;o de 01 correia do alternador, destinada &#224; manuten&#231;&#227;o preventiva corretiva do ve&#237;culo SPIN JAT4G60.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836225/images/original/212 - Termo de Refer&#234;ncia n&#186; 212 - Aquisi&#231;&#227;o Port&#227;o EMEI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836224/images/original/213 - Termo de Refer&#234;ncia n&#186; 213 - Contrata&#231;&#227;o de Servi&#231;o Conserto Impressora.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836221/images/original/TR - 436 - aquisi&#231;&#227;o de 100 salgados mistos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836203/images/original/TR - 441 - c&#243;pia de chaves vigias (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836189/images/original/TR - 440 - Aquisi&#231;&#227;o de materiais hospitalares destinados ao uso das equipes das Unidades B&#225;sicas de Sa&#250;de.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836187/images/original/211 - Termo de Refer&#234;ncia n&#186; 211 - Vidro Mesa Recep&#231;&#227;o SMED.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836179/images/original/169 - Termo de Refer&#234;ncia - Franquia para-brisa bipartido JBE0I52.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836177/images/original/TR - 439 - Substitui&#231;&#227;o de 01 (um) copo coletor do aparelho de aspira&#231;&#227;o de secre&#231;&#245;es (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/839178/images/original/TR - 438 - Aquisi&#231;&#227;o de g&#234;neros aliment&#237;cios destinados ao atendimento das demandas da Secretaria Municipal de Sa&#250;de (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836114/images/original/TR - 437 - A aquisi&#231;&#227;o de 05 (cinco) unidades de pilhas bateria modelo Litio 3V CR n&#176;2032.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/836113/images/original/170 - Termo de Refer&#234;ncia - Aquisi&#231;&#227;o de Borracha para-brisa JBE0I52....pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835846/images/original/TR 139.2026 - Loca&#231;&#227;o de brinquedos infl&#225;veis - dia da crian&#231;a.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835845/images/original/TR 138.2026 - Aquisi&#231;&#227;o de equipamentos de apoio em eventos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835790/images/original/332 TR terminal e mangueira JCB JBU0196.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835788/images/original/331 TR pe&#231;as cap&#244; john deere 6100J.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835716/images/original/329 TR pe&#231;as para SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835713/images/original/TR 291 - fabrica&#231;&#227;o prote&#231;&#227;o retro XCMG.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/838140/images/original/TR - Encargos Gerais. (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835691/images/original/208 - Termo de Refer&#234;ncia n&#186; 208 - Contrata&#231;&#227;o de Atividade Conta&#231;&#227;o de Hist&#243;rias.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835653/images/original/TR -424 - Aquisi&#231;&#227;o de 02 (dois) kits para upgrade e 01 (uma) placa-m&#227;e.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835651/images/original/TR -429 - Aquisi&#231;&#227;o de materiais e contrata&#231;&#227;o de m&#227;o de obra para manuten&#231;&#227;o e conserto do micro-&#244;nibus, placa JBE2A67, visando garantir seu adequado funcionamento e a seguran&#231;a dos pacientes e motor.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835649/images/original/Termo de Refer&#234;ncia (2).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835623/images/original/TR 290 - prensa MANGUEIRA IVECO.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835611/images/original/209 - Termo de Refer&#234;ncia N&#186; 209 - Aquisi&#231;&#227;o de Arm&#225;rio em MDF.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835603/images/original/TR - 428 - Aquisi&#231;&#227;o de materiais para cobertura de feridas, destinados &#224; Farm&#225;cia Municipal, para atendimento das necessidades da popula&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835597/images/original/164 - Termo de refer&#234;ncia - Aquisi&#231;&#227;o de kit alavanca e cabos JCU3E30.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835596/images/original/TR ARQUIVO A&#199;O.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835594/images/original/203 - Termo de Refer&#234;ncia N&#186; 203 - Contrata&#231;&#227;o de Servi&#231;o Projeto PPCI EMEI.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835589/images/original/204 - Termo de Refer&#234;ncia n&#186; 204 - Contrata&#231;&#227;o de Forma&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835360/images/original/8- Termo de Refer&#234;ncia - servi&#231;o olidata.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835316/images/original/TR - M&#227;o de Obra. (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835300/images/original/TR 293- Aquisi&#231;&#227;o junta do carter caminh&#227;o cargo 1317.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835267/images/original/TR 292 - tanque palio.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835258/images/original/TR 288 - bico angraxadeira 01.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835255/images/original/TR 289 - pe&#231;as cargo 2429 1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/835213/images/original/326 TR protetores c&#226;mara da SEM.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834919/images/original/TR 286 - cal hidratado (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/837211/images/original/TR -431 - Aquisi&#231;&#227;o de materiais para manuten&#231;&#227;o das salas de ginecologia e odontologia do pr&#233;dio da UBS Central..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834880/images/original/TR -430 - Aquisi&#231;&#227;o de 03 pacotes de reagente para an&#225;lise de cloro total, destinados ao monitoramento da qualidade da &#225;gua para consumo humano, realizado pela Vigil&#226;ncia Sanit&#225;ria atrav&#233;s do Programa.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834875/images/original/TR 137.2026 - Aquisi&#231;&#227;o baquetas de lira - Banda Municipal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834821/images/original/TR 136.2026 - Aquisi&#231;&#227;o itens homenagem - Semana da P&#225;tria.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834816/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834814/images/original/TR - 434 -Aquisi&#231;&#227;o de 01 bateria selada 12V-7AH para manuten&#231;&#227;o de NOBREAK RAGTECH 1200VA e contrata&#231;&#227;o de m&#227;o de obra..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834713/images/original/327 TR conserto da impressora da SMDRMA.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834694/images/original/TR-660 - Fitas de HGT por marca.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834688/images/original/TR - Bebedouro 25L..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834684/images/original/TR - 435 - Aquisi&#231;&#227;o de materiais para manuten&#231;&#227;o do ve&#237;culo, visando restabelecer suas condi&#231;&#245;es adequadas de funcionamento, garantir a seguran&#231;a e assegurar a continuidade dos servi&#231;os p&#250;blicos..pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834493/images/original/TR 134.2026 - Aquisi&#231;&#227;o bombardino para banda municipal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/834489/images/original/167 - Termo de refer&#234;ncia - Contrata&#231;&#227;o de montagem de pneus IPA8347.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/861564/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/861557/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/861547/images/original/TR (5).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/861542/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/861263/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/861068/images/original/TR 254.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/861052/images/original/Edital Chamada P&#250;blica 02 2026 e Anexos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/861037/images/original/TR 219.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/861036/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/861033/images/original/TR 222.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/861030/images/original/TR 221.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/860956/images/original/TR 524.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/860955/images/original/416 TR escavadeiraHyundai.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/860911/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/860885/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/860880/images/original/TR 523.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/860805/images/original/408 TR oleolubrificante (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859797/images/original/414 Tubo de nylon patrola CASE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859796/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859787/images/original/TR 218.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859782/images/original/TR 217.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859777/images/original/Termo de Refer&#234;ncia tintas.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859762/images/original/TR 216.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859755/images/original/387 TR aradosubsolador (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859753/images/original/380 TRrocadeira.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859749/images/original/TR 268.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859746/images/original/Etiqueta 2121.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859726/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859715/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859712/images/original/TR 520.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859622/images/original/TR 518.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859515/images/original/TR 214.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859289/images/original/TR (5).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859257/images/original/TR 359- filtro randon.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859245/images/original/TR (5).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859237/images/original/TR 522.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859236/images/original/TR 521.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859173/images/original/TR 213.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/859150/images/original/TR 211.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858880/images/original/TR 212.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858701/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858695/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858687/images/original/TR 210.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858658/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858654/images/original/TR 208.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858525/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858504/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858498/images/original/TR 519.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858486/images/original/TR 516.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858476/images/original/TR 209.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858461/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858454/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858452/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858447/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858430/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858390/images/original/TR 517 .pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858385/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858380/images/original/TR (5).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858378/images/original/TR 207.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858296/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858260/images/original/TR 515.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858231/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858203/images/original/TR 514.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/858179/images/original/TR 265.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/857826/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/857819/images/original/TR 512.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/857814/images/original/TR (5).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/857813/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/857735/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/857695/images/original/TR 206.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/857635/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/857443/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/857413/images/original/tr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/857376/images/original/TR (5).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/857345/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/857328/images/original/TR (5).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/857182/images/original/TR 204.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/856912/images/original/TR (5).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/856898/images/original/TR (5).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/856878/images/original/TR (5).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/856849/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/856844/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/856843/images/original/TR 203.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/856537/images/original/TR 264.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/856445/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/856387/images/original/TR 510.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/856373/images/original/TR (5).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/856344/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/856335/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/856331/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/856321/images/original/TR 205.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/855985/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/855973/images/original/TR (5).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/855888/images/original/TR 256.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/855884/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/855749/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/855723/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/855699/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/855696/images/original/TR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/855692/images/original/TR.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C101" sqref="C101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1051,1107 +910,1107 @@
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B9" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B12" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B15" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B16" t="s">
         <v>4</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B17" t="s">
         <v>4</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B18" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>41</v>
+        <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B21" t="s">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B22" t="s">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B23" t="s">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B24" t="s">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B25" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="B27" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="B28" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B29" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>60</v>
+        <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="B30" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>62</v>
+        <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B31" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="B32" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="B33" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="B34" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>70</v>
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="B35" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="B36" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="B37" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="B38" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="B39" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="B40" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="B41" t="s">
+        <v>75</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="B42" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>86</v>
+        <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="B43" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="B44" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="B45" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="B46" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="B47" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="B48" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="B49" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="B50" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="B51" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="B52" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="B53" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="B54" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>110</v>
+        <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="B55" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>113</v>
+        <v>97</v>
       </c>
       <c r="B56" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>114</v>
+        <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="B57" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="B58" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>118</v>
+        <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="B59" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>120</v>
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="B60" t="s">
+        <v>85</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>123</v>
+        <v>104</v>
       </c>
       <c r="B61" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>124</v>
+        <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="B62" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>126</v>
+        <v>106</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>127</v>
+        <v>107</v>
       </c>
       <c r="B63" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>128</v>
+        <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="B64" t="s">
-        <v>130</v>
+        <v>85</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>132</v>
+        <v>110</v>
       </c>
       <c r="B65" t="s">
-        <v>130</v>
+        <v>85</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>133</v>
+        <v>111</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="B66" t="s">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>135</v>
+        <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>136</v>
+        <v>114</v>
       </c>
       <c r="B67" t="s">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>137</v>
+        <v>115</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>138</v>
+        <v>116</v>
       </c>
       <c r="B68" t="s">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>139</v>
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="B69" t="s">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>141</v>
+        <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>142</v>
+        <v>118</v>
       </c>
       <c r="B70" t="s">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>143</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>144</v>
+        <v>119</v>
       </c>
       <c r="B71" t="s">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>145</v>
+        <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>146</v>
+        <v>121</v>
       </c>
       <c r="B72" t="s">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>147</v>
+        <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>148</v>
+        <v>122</v>
       </c>
       <c r="B73" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>149</v>
+        <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>150</v>
+        <v>124</v>
       </c>
       <c r="B74" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>35</v>
+        <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>151</v>
+        <v>125</v>
       </c>
       <c r="B75" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>152</v>
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>153</v>
+        <v>126</v>
       </c>
       <c r="B76" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>154</v>
+        <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>155</v>
+        <v>127</v>
       </c>
       <c r="B77" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>156</v>
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>157</v>
+        <v>128</v>
       </c>
       <c r="B78" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>158</v>
+        <v>129</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>159</v>
+        <v>130</v>
       </c>
       <c r="B79" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>160</v>
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="B80" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>162</v>
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="B81" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>164</v>
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="B82" t="s">
-        <v>166</v>
+        <v>123</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>167</v>
+        <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>168</v>
+        <v>134</v>
       </c>
       <c r="B83" t="s">
-        <v>166</v>
+        <v>123</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>169</v>
+        <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>170</v>
+        <v>135</v>
       </c>
       <c r="B84" t="s">
-        <v>166</v>
+        <v>123</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>171</v>
+        <v>136</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>172</v>
+        <v>137</v>
       </c>
       <c r="B85" t="s">
-        <v>166</v>
+        <v>138</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>173</v>
+        <v>139</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>174</v>
+        <v>140</v>
       </c>
       <c r="B86" t="s">
-        <v>166</v>
+        <v>138</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>175</v>
+        <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>176</v>
+        <v>141</v>
       </c>
       <c r="B87" t="s">
-        <v>166</v>
+        <v>138</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>177</v>
+        <v>142</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>178</v>
+        <v>143</v>
       </c>
       <c r="B88" t="s">
-        <v>166</v>
+        <v>138</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>179</v>
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
-        <v>180</v>
+        <v>144</v>
       </c>
       <c r="B89" t="s">
-        <v>181</v>
+        <v>138</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>182</v>
+        <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
-        <v>183</v>
+        <v>145</v>
       </c>
       <c r="B90" t="s">
-        <v>181</v>
+        <v>138</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>184</v>
+        <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
-        <v>185</v>
+        <v>146</v>
       </c>
       <c r="B91" t="s">
-        <v>181</v>
+        <v>138</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>186</v>
+        <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
-        <v>187</v>
+        <v>147</v>
       </c>
       <c r="B92" t="s">
-        <v>181</v>
+        <v>138</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>188</v>
+        <v>148</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>189</v>
+        <v>149</v>
       </c>
       <c r="B93" t="s">
-        <v>181</v>
+        <v>150</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>190</v>
+        <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>191</v>
+        <v>151</v>
       </c>
       <c r="B94" t="s">
-        <v>181</v>
+        <v>150</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>192</v>
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>193</v>
+        <v>152</v>
       </c>
       <c r="B95" t="s">
-        <v>181</v>
+        <v>150</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>194</v>
+        <v>153</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>195</v>
+        <v>154</v>
       </c>
       <c r="B96" t="s">
-        <v>181</v>
+        <v>150</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>196</v>
+        <v>7</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>197</v>
+        <v>155</v>
       </c>
       <c r="B97" t="s">
-        <v>181</v>
+        <v>156</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>198</v>
+        <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>199</v>
+        <v>157</v>
       </c>
       <c r="B98" t="s">
-        <v>181</v>
+        <v>156</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>200</v>
+        <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>201</v>
+        <v>158</v>
       </c>
       <c r="B99" t="s">
-        <v>181</v>
+        <v>156</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>202</v>
+        <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>203</v>
+        <v>159</v>
       </c>
       <c r="B100" t="s">
-        <v>204</v>
+        <v>156</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>205</v>
+        <v>7</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>206</v>
+        <v>160</v>
       </c>
       <c r="B101" t="s">
-        <v>204</v>
+        <v>156</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>207</v>
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>