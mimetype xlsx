--- v0 (2026-02-08)
+++ v1 (2026-05-02)
@@ -12,59 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="459">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
+  </si>
+  <si>
+    <t>RREO 1º Bim 2026</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>Demonstrativo da Execução das Despesas por Função Subfunção 1º Bim 2026</t>
+  </si>
+  <si>
+    <t>Balanço Orçamentário 1º Bim 2026</t>
+  </si>
+  <si>
+    <t>DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO - MDE 1º Bim 2026</t>
+  </si>
+  <si>
+    <t>Demonstrativo das Receitas e Despesas com Ações e Serviços Públicos de Saúde 1º Bim 2026</t>
   </si>
   <si>
     <t>RREO 6º Bim 2025</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>Demonstrativo dos Restos a Pagar por Poder e Órgão</t>
   </si>
   <si>
     <t>DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO - MDE</t>
   </si>
   <si>
     <t>DEMONSTRATIVO DAS PARCERIAS PÚBLICO-PRIVADAS</t>
   </si>
   <si>
     <t>DEMONSTRATIVO DAS RECEITAS DE OPERAÇÕES DE CRÉDITO E DESPESAS DE CAPITAL (REGRA DE OURO)</t>
   </si>
   <si>
     <t>DEMONSTRATIVO DA PROJEÇÃO ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES</t>
   </si>
   <si>
     <t>DEMONSTRATIVO DA RECEITA DE ALIENAÇÃO DE ATIVOS E APLICAÇÃO DOS RECURSOS</t>
   </si>
@@ -1736,273 +1754,273 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716819/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716820/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716822/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716823/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL (REGRA DE OURO).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716824/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO REGIME PR&#211;PRIO DE PREVID&#202;NCIA DOS SERVIDORES.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716825/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716826/images/original/RREO 6&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716814/images/original/Balan&#231;o Or&#231;ament&#225;rio 6&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716815/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716816/images/original/Demonstrativo da Receita Corrente L&#237;quida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716817/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716818/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/719569/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678772/images/original/Balan&#231;o Or&#231;ament&#225;rio  5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678773/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678774/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678775/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678776/images/original/RREO 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638387/images/original/Balan&#231;o Or&#231;ament&#225;rio  4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638388/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638389/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638390/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638391/images/original/RREO 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607477/images/original/Balan&#231;o Or&#231;ament&#225;rio  3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607479/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607481/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607483/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607484/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607485/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607487/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607488/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607489/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607491/images/original/RREO 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561095/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561096/images/original/RREO 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561092/images/original/Balan&#231;o Or&#231;ament&#225;rio  2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561093/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561094/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529793/images/original/Balan&#231;o Or&#231;ament&#225;rio  1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529794/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529796/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/542711/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/542712/images/original/RREO 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514221/images/original/Demon Bal Or&#231; 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514222/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514223/images/original/Demonstrativo da Receita Corrente L&#237;quida 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514224/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS do RPPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514225/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514226/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514227/images/original/Demon Rec e Desp MDE 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514228/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL (REGRA DE OURO) 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514229/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO RPPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514230/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514231/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514232/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514233/images/original/Demon RREO 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496305/images/original/Demon Bal Or&#231; 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496306/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496312/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/497221/images/original/Demon Rec e Desp MDE 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/497222/images/original/Demon RREO 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483515/images/original/Demon Bal Or&#231; 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483516/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483517/images/original/Demon Rec e Desp MDE 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483518/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483519/images/original/Demon RREO 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465720/images/original/Demon Bal Or&#231; 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465722/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465723/images/original/Demon Rec e Desp MDE 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465724/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465745/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465746/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465747/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465748/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465749/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465750/images/original/Demon RREO 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447525/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447522/images/original/Demon Bal Or&#231; 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447523/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447524/images/original/Demon Rec e Desp MDE 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447526/images/original/Demon RREO 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408208/images/original/Demon Bal Or&#231; 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408209/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408210/images/original/Demon Rec e Desp MDE 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408211/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408212/images/original/Demon RREO 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390245/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390236/images/original/Demon Bal Or&#231; 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390237/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390238/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390239/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390240/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390241/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390242/images/original/Demon Rec e Desp MDE 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390243/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390244/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO RPPS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390246/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390247/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390248/images/original/Demon RREO 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364182/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364181/images/original/Demon Bal Or&#231; 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364183/images/original/Demon Rec e Desp MDE 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364184/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364185/images/original/Demon RREO 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322752/images/original/Demon RREO 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322748/images/original/Demon Bal Or&#231; 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322749/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322750/images/original/Demon Rec e Desp MDE 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322751/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305954/images/original/Demon Bal Or&#231; 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305955/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305956/images/original/Demon Rec e Desp MDE 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305957/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305958/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305959/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305960/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305961/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305962/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305963/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305964/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305965/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305966/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305967/images/original/Demon RREO 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292250/images/original/Demon Bal Or&#231; 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292251/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292252/images/original/Demon Rec e Desp MDE 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292253/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292254/images/original/Demon RREO 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282562/images/original/Demon Bal Or&#231; 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282576/images/original/Demon RREO 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282564/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282565/images/original/Demon RCL 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282566/images/original/Demon Rec Desp RPPS 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282567/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282569/images/original/Demon Rec e Desp MDE 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282570/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282571/images/original/Demon PPP 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282575/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262685/images/original/Demon Bal Or&#231; 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262686/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262687/images/original/Demon RCL 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262688/images/original/Demon Rec Desp RPPS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262689/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262690/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262691/images/original/Demon Rec e Desp MDE 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262692/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262693/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO REGIME PR&#211;PRIO DE PREVID&#202;NCIA DOS SERVIDORES 2&#186; Sem 2022 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262694/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262695/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262696/images/original/PPP 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262697/images/original/RREO 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246950/images/original/Demon Bal Or&#231; 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246951/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246952/images/original/Demon RCL 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246953/images/original/Demon Rec Desp RPPS 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246954/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246955/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246957/images/original/Demon Rec e Desp MDE 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246958/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246959/images/original/PPP 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246960/images/original/RREO 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221317/images/original/Demon RCL 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221315/images/original/Demon Bal Or&#231; 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221316/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221320/images/original/Demon Rec Desp RPPS 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221321/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221322/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221323/images/original/Demon Rec e Desp MDE 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221324/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221325/images/original/PPP 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221326/images/original/RREO 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209889/images/original/Demon PPP 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209882/images/original/Demon Bal Or&#231; 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209883/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209884/images/original/Demon RCL 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209885/images/original/Demon Rec Desp RPPS 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209886/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209887/images/original/Demon Rec e Desp MDE 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209888/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209890/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209891/images/original/RREO 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200762/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200763/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200756/images/original/Demon Bal Or&#231; 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200758/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200759/images/original/Demon RCL 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200760/images/original/Demon Rec Desp RPPS 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200764/images/original/Demon Rec e Desp MDE 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200765/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200767/images/original/Demon PPP 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200768/images/original/Demon RREO 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181910/images/original/Demon Bal Or&#231; 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181911/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181912/images/original/Demon RCL 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181914/images/original/Demon Rec Desp RPPS 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181915/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181916/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181917/images/original/Demon Rec e Desp MDE 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181918/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181919/images/original/Demon PPP 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181921/images/original/Demon RREO 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174252/images/original/Demon RREO 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174240/images/original/Demon Bal Or&#231; 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174241/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174242/images/original/Demon RCL 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174243/images/original/Demon Rec Desp RPPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174244/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174245/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174246/images/original/Demon Rec e Desp MDE 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174247/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174248/images/original/Demon Receitas Opera&#231;&#245;es de Cr&#233;dito e Despesas de Capital 6&#186; bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174249/images/original/Demon da Rec Aliena&#231;&#227;o de Ativos e Aplica&#231;&#227;o dos Recursos 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174250/images/original/Demon PPP 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174251/images/original/Demon Proje&#231;&#227;o Atuarial do RPPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164811/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164812/images/original/Demon Rec e Desp MDE 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164813/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164806/images/original/Demon Bal Or&#231; 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164807/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164808/images/original/Demon RCL 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164809/images/original/Demon Rec Desp RPPS 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164810/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164814/images/original/Demon PPP 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164815/images/original/Demon RREO 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153070/images/original/Demon Bal Or&#231; 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153071/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153072/images/original/Demon RCL 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153073/images/original/Demon Rec Desp RPPS 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153074/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153075/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153076/images/original/Demon Rec e Desp MDE 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153077/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153078/images/original/Demon PPP 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153079/images/original/Demon RREO 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144750/images/original/Demon Bal Or&#231; 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144751/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144752/images/original/Demon RCL 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144753/images/original/Demon Rec Desp RPPS 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144754/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144755/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144756/images/original/Demon Rec e Desp MDE 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144757/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144759/images/original/Demon PPP 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144760/images/original/Demon RREO 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137890/images/original/Demon Bal Or&#231; 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137892/images/original/Demon RCL 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137891/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137893/images/original/Demon Rec Desp RPPS 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137894/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137895/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137896/images/original/Demon Rec e Desp MDE 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137897/images/original/Demon PPP 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137898/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137899/images/original/Demon RREO 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132319/images/original/Demon Bal Or&#231; 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132320/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132321/images/original/Demon RCL 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132322/images/original/Demon Rec Desp RPPS 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132323/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132324/images/original/Demon Rec e Desp MDE 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132325/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132327/images/original/Demon PPP 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132328/images/original/Demon RREO 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128964/images/original/Demon Bal Or&#231; 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128965/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128966/images/original/Demon RCL 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128967/images/original/Demon Rec Desp RPPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128968/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128969/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128970/images/original/Demon Rec e Desp MDE 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128971/images/original/Demon Receitas Opera&#231;&#245;es de Cr&#233;dito e Despesas de Capital 6&#186; bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128972/images/original/Demon Proje&#231;&#227;o Atuarial do RPPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128973/images/original/Demon da Rec Aliena&#231;&#227;o de Ativos e Aplica&#231;&#227;o dos Recursos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128974/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128975/images/original/Demon PPP 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128976/images/original/Demon RREO 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124472/images/original/Demon RCL 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124470/images/original/Demon Bal Or&#231; 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124471/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124473/images/original/Demon Rec Desp RPPS 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124475/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124477/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124478/images/original/Demon Rec e Desp MDE 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124480/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124481/images/original/Demon PPP 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124482/images/original/Demon RREO 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119514/images/original/Demon RCL 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119513/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119512/images/original/Demon Bal Or&#231; 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119515/images/original/Demon Rec Desp RPPS 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119516/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119517/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119518/images/original/Demon Rec e Desp MDE 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119519/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119520/images/original/Demon RREO 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110077/images/original/Demon Rec Desp RPPS 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110074/images/original/Demon Bal Or&#231; 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110075/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110076/images/original/Demon RCL 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110078/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110079/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110080/images/original/Demon Rec e Desp MDE 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110081/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110082/images/original/Demon PPP 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110083/images/original/Demon RREO 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80662/images/original/Demon Bal Or&#231; 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80663/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80664/images/original/Demon RCL 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80666/images/original/Demon Rec Desp RPPS 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80667/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80668/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80669/images/original/Demon Rec e Desp MDE 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80671/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80672/images/original/Demon RREO 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73205/images/original/Demon Bal Or&#231; 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73206/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73207/images/original/Demon RCL 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73208/images/original/Demon Rec Desp RPPS 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73209/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73210/images/original/Demon Restos a Pagar por &#211;rg&#227;o1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73211/images/original/Demon Rec e Desp MDE 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73213/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73214/images/original/Demon PPP 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73215/images/original/Demon RREO 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68353/images/original/Demon Rec Desp RPPS 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68350/images/original/Demon Bal Or&#231; 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68351/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68352/images/original/Demon RCL 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68354/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68355/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68356/images/original/Demon Rec e Desp MDE 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68358/images/original/Demon da Proje&#231;&#227;o Atuarial do RPPS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68359/images/original/Demon Rec de Aliena&#231;&#227;o e Aplic Rec 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68360/images/original/Demon PPP 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69406/images/original/Demon das Rec e Desp Opera&#231;&#245;es de Cr&#233;dito e Desp Capital 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69407/images/original/Demon RREO 6&#186; Bim  2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69422/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68201/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68202/images/original/Demon RCL 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68200/images/original/Demon Bal Or&#231; 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68203/images/original/Demon Rec Desp RPPS 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68204/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68205/images/original/Demon Restos a Pagar por &#211;rg&#227;o5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68206/images/original/Demon Rec e Desp MDE 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68207/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68208/images/original/Demon PPP 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68209/images/original/Demon RREO 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68179/images/original/Demon Bal Or&#231; 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68180/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68181/images/original/Demon RCL 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68182/images/original/Demon Rec Desp RPPS 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68183/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68188/images/original/Demon Restos a Pagar por &#211;rg&#227;o4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68189/images/original/Demon Rec e Desp MDE 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68190/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68194/images/original/Demon PPP 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68196/images/original/Demon RREO 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68169/images/original/Demon Bal Or&#231; 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68170/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68171/images/original/Demon RCL 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68172/images/original/Demon Rec Desp RPPS 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68173/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68174/images/original/Demon Restos a Pagar por &#211;rg&#227;o3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68175/images/original/Demon Rec e Desp MDE 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68176/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68177/images/original/Demon PPP 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68178/images/original/Demon RREO 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68164/images/original/Demon Restos a Pagar por &#211;rg&#227;o2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68159/images/original/Demon Bal Or&#231; 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68160/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68161/images/original/Demon RCL 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68162/images/original/Demon Rec Desp RPPS 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68163/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68165/images/original/Demon Rec e Desp MDE 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68166/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68167/images/original/Demon PPP 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68168/images/original/Demon RREO 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68155/images/original/Demon Rec e Desp MDE 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68156/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68157/images/original/Demon PPP 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68149/images/original/Demon Bal Or&#231; 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68150/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68151/images/original/Demon RCL 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68152/images/original/Demon Rec Desp RPPS 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68153/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68154/images/original/Demon Restos a Pagar por &#211;rg&#227;o1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68158/images/original/Demon RREO 1&#186; Bim 2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748258/images/original/RREO  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748255/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748253/images/original/Balan&#231;o Or&#231;ament&#225;rio 1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748256/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748257/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716819/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716820/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716822/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716823/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL (REGRA DE OURO).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716824/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO REGIME PR&#211;PRIO DE PREVID&#202;NCIA DOS SERVIDORES.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716825/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716826/images/original/RREO 6&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716814/images/original/Balan&#231;o Or&#231;ament&#225;rio 6&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716815/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716816/images/original/Demonstrativo da Receita Corrente L&#237;quida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716817/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716818/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/719569/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678772/images/original/Balan&#231;o Or&#231;ament&#225;rio  5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678773/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678774/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678775/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678776/images/original/RREO 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638387/images/original/Balan&#231;o Or&#231;ament&#225;rio  4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638388/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638389/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638390/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638391/images/original/RREO 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607477/images/original/Balan&#231;o Or&#231;ament&#225;rio  3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607479/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607481/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607483/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607484/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607485/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607487/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607488/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607489/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607491/images/original/RREO 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561095/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561096/images/original/RREO 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561092/images/original/Balan&#231;o Or&#231;ament&#225;rio  2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561093/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561094/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529793/images/original/Balan&#231;o Or&#231;ament&#225;rio  1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529794/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529796/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/542711/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/542712/images/original/RREO 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514221/images/original/Demon Bal Or&#231; 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514222/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514223/images/original/Demonstrativo da Receita Corrente L&#237;quida 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514224/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS do RPPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514225/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514226/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514227/images/original/Demon Rec e Desp MDE 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514228/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL (REGRA DE OURO) 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514229/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO RPPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514230/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514231/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514232/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514233/images/original/Demon RREO 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496305/images/original/Demon Bal Or&#231; 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496306/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496312/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/497221/images/original/Demon Rec e Desp MDE 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/497222/images/original/Demon RREO 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483515/images/original/Demon Bal Or&#231; 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483516/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483517/images/original/Demon Rec e Desp MDE 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483518/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483519/images/original/Demon RREO 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465720/images/original/Demon Bal Or&#231; 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465722/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465723/images/original/Demon Rec e Desp MDE 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465724/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465745/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465746/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465747/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465748/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465749/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465750/images/original/Demon RREO 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447525/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447522/images/original/Demon Bal Or&#231; 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447523/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447524/images/original/Demon Rec e Desp MDE 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447526/images/original/Demon RREO 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408208/images/original/Demon Bal Or&#231; 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408209/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408210/images/original/Demon Rec e Desp MDE 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408211/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408212/images/original/Demon RREO 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390245/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390236/images/original/Demon Bal Or&#231; 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390237/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390238/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390239/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390240/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390241/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390242/images/original/Demon Rec e Desp MDE 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390243/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390244/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO RPPS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390246/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390247/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390248/images/original/Demon RREO 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364182/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364181/images/original/Demon Bal Or&#231; 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364183/images/original/Demon Rec e Desp MDE 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364184/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364185/images/original/Demon RREO 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322752/images/original/Demon RREO 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322748/images/original/Demon Bal Or&#231; 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322749/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322750/images/original/Demon Rec e Desp MDE 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322751/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305954/images/original/Demon Bal Or&#231; 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305955/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305956/images/original/Demon Rec e Desp MDE 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305957/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305958/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305959/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305960/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305961/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305962/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305963/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305964/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305965/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305966/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305967/images/original/Demon RREO 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292250/images/original/Demon Bal Or&#231; 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292251/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292252/images/original/Demon Rec e Desp MDE 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292253/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292254/images/original/Demon RREO 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282562/images/original/Demon Bal Or&#231; 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282576/images/original/Demon RREO 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282564/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282565/images/original/Demon RCL 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282566/images/original/Demon Rec Desp RPPS 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282567/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282569/images/original/Demon Rec e Desp MDE 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282570/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282571/images/original/Demon PPP 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282575/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262685/images/original/Demon Bal Or&#231; 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262686/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262687/images/original/Demon RCL 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262688/images/original/Demon Rec Desp RPPS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262689/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262690/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262691/images/original/Demon Rec e Desp MDE 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262692/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262693/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO REGIME PR&#211;PRIO DE PREVID&#202;NCIA DOS SERVIDORES 2&#186; Sem 2022 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262694/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262695/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262696/images/original/PPP 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262697/images/original/RREO 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246950/images/original/Demon Bal Or&#231; 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246951/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246952/images/original/Demon RCL 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246953/images/original/Demon Rec Desp RPPS 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246954/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246955/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246957/images/original/Demon Rec e Desp MDE 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246958/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246959/images/original/PPP 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246960/images/original/RREO 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221317/images/original/Demon RCL 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221315/images/original/Demon Bal Or&#231; 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221316/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221320/images/original/Demon Rec Desp RPPS 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221321/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221322/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221323/images/original/Demon Rec e Desp MDE 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221324/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221325/images/original/PPP 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221326/images/original/RREO 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209889/images/original/Demon PPP 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209882/images/original/Demon Bal Or&#231; 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209883/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209884/images/original/Demon RCL 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209885/images/original/Demon Rec Desp RPPS 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209886/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209887/images/original/Demon Rec e Desp MDE 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209888/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209890/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209891/images/original/RREO 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200762/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200763/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200756/images/original/Demon Bal Or&#231; 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200758/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200759/images/original/Demon RCL 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200760/images/original/Demon Rec Desp RPPS 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200764/images/original/Demon Rec e Desp MDE 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200765/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200767/images/original/Demon PPP 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200768/images/original/Demon RREO 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181910/images/original/Demon Bal Or&#231; 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181911/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181912/images/original/Demon RCL 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181914/images/original/Demon Rec Desp RPPS 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181915/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181916/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181917/images/original/Demon Rec e Desp MDE 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181918/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181919/images/original/Demon PPP 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181921/images/original/Demon RREO 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174252/images/original/Demon RREO 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174240/images/original/Demon Bal Or&#231; 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174241/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174242/images/original/Demon RCL 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174243/images/original/Demon Rec Desp RPPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174244/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174245/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174246/images/original/Demon Rec e Desp MDE 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174247/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174248/images/original/Demon Receitas Opera&#231;&#245;es de Cr&#233;dito e Despesas de Capital 6&#186; bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174249/images/original/Demon da Rec Aliena&#231;&#227;o de Ativos e Aplica&#231;&#227;o dos Recursos 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174250/images/original/Demon PPP 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174251/images/original/Demon Proje&#231;&#227;o Atuarial do RPPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164811/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164812/images/original/Demon Rec e Desp MDE 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164813/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164806/images/original/Demon Bal Or&#231; 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164807/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164808/images/original/Demon RCL 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164809/images/original/Demon Rec Desp RPPS 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164810/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164814/images/original/Demon PPP 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164815/images/original/Demon RREO 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153070/images/original/Demon Bal Or&#231; 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153071/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153072/images/original/Demon RCL 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153073/images/original/Demon Rec Desp RPPS 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153074/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153075/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153076/images/original/Demon Rec e Desp MDE 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153077/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153078/images/original/Demon PPP 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153079/images/original/Demon RREO 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144750/images/original/Demon Bal Or&#231; 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144751/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144752/images/original/Demon RCL 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144753/images/original/Demon Rec Desp RPPS 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144754/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144755/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144756/images/original/Demon Rec e Desp MDE 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144757/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144759/images/original/Demon PPP 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144760/images/original/Demon RREO 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137890/images/original/Demon Bal Or&#231; 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137892/images/original/Demon RCL 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137891/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137893/images/original/Demon Rec Desp RPPS 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137894/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137895/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137896/images/original/Demon Rec e Desp MDE 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137897/images/original/Demon PPP 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137898/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137899/images/original/Demon RREO 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132319/images/original/Demon Bal Or&#231; 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132320/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132321/images/original/Demon RCL 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132322/images/original/Demon Rec Desp RPPS 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132323/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132324/images/original/Demon Rec e Desp MDE 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132325/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132327/images/original/Demon PPP 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132328/images/original/Demon RREO 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128964/images/original/Demon Bal Or&#231; 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128965/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128966/images/original/Demon RCL 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128967/images/original/Demon Rec Desp RPPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128968/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128969/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128970/images/original/Demon Rec e Desp MDE 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128971/images/original/Demon Receitas Opera&#231;&#245;es de Cr&#233;dito e Despesas de Capital 6&#186; bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128972/images/original/Demon Proje&#231;&#227;o Atuarial do RPPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128973/images/original/Demon da Rec Aliena&#231;&#227;o de Ativos e Aplica&#231;&#227;o dos Recursos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128974/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128975/images/original/Demon PPP 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128976/images/original/Demon RREO 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124472/images/original/Demon RCL 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124470/images/original/Demon Bal Or&#231; 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124471/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124473/images/original/Demon Rec Desp RPPS 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124475/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124477/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124478/images/original/Demon Rec e Desp MDE 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124480/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124481/images/original/Demon PPP 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124482/images/original/Demon RREO 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119514/images/original/Demon RCL 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119513/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119512/images/original/Demon Bal Or&#231; 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119515/images/original/Demon Rec Desp RPPS 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119516/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119517/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119518/images/original/Demon Rec e Desp MDE 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119519/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119520/images/original/Demon RREO 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110077/images/original/Demon Rec Desp RPPS 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110074/images/original/Demon Bal Or&#231; 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110075/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110076/images/original/Demon RCL 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110078/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110079/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110080/images/original/Demon Rec e Desp MDE 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110081/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110082/images/original/Demon PPP 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110083/images/original/Demon RREO 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80662/images/original/Demon Bal Or&#231; 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80663/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80664/images/original/Demon RCL 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80666/images/original/Demon Rec Desp RPPS 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80667/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80668/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80669/images/original/Demon Rec e Desp MDE 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80671/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80672/images/original/Demon RREO 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73205/images/original/Demon Bal Or&#231; 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73206/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73207/images/original/Demon RCL 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73208/images/original/Demon Rec Desp RPPS 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73209/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73210/images/original/Demon Restos a Pagar por &#211;rg&#227;o1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73211/images/original/Demon Rec e Desp MDE 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73213/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73214/images/original/Demon PPP 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73215/images/original/Demon RREO 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68353/images/original/Demon Rec Desp RPPS 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68350/images/original/Demon Bal Or&#231; 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68351/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68352/images/original/Demon RCL 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68354/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68355/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68356/images/original/Demon Rec e Desp MDE 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68358/images/original/Demon da Proje&#231;&#227;o Atuarial do RPPS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68359/images/original/Demon Rec de Aliena&#231;&#227;o e Aplic Rec 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68360/images/original/Demon PPP 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69406/images/original/Demon das Rec e Desp Opera&#231;&#245;es de Cr&#233;dito e Desp Capital 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69407/images/original/Demon RREO 6&#186; Bim  2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69422/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68201/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68202/images/original/Demon RCL 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68200/images/original/Demon Bal Or&#231; 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68203/images/original/Demon Rec Desp RPPS 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68204/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68205/images/original/Demon Restos a Pagar por &#211;rg&#227;o5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68206/images/original/Demon Rec e Desp MDE 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68207/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68208/images/original/Demon PPP 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68209/images/original/Demon RREO 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68179/images/original/Demon Bal Or&#231; 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68180/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68181/images/original/Demon RCL 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68182/images/original/Demon Rec Desp RPPS 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68183/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68188/images/original/Demon Restos a Pagar por &#211;rg&#227;o4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68189/images/original/Demon Rec e Desp MDE 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68190/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68194/images/original/Demon PPP 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68196/images/original/Demon RREO 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68169/images/original/Demon Bal Or&#231; 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68170/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68171/images/original/Demon RCL 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68172/images/original/Demon Rec Desp RPPS 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68173/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68174/images/original/Demon Restos a Pagar por &#211;rg&#227;o3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68175/images/original/Demon Rec e Desp MDE 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68176/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68177/images/original/Demon PPP 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68178/images/original/Demon RREO 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68164/images/original/Demon Restos a Pagar por &#211;rg&#227;o2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68159/images/original/Demon Bal Or&#231; 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68160/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68161/images/original/Demon RCL 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68162/images/original/Demon Rec Desp RPPS 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68163/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68165/images/original/Demon Rec e Desp MDE 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68166/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68167/images/original/Demon PPP 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68168/images/original/Demon RREO 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68155/images/original/Demon Rec e Desp MDE 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68156/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68157/images/original/Demon PPP 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68149/images/original/Demon Bal Or&#231; 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68150/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68151/images/original/Demon RCL 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68152/images/original/Demon Rec Desp RPPS 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68153/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68154/images/original/Demon Restos a Pagar por &#211;rg&#227;o1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68158/images/original/Demon RREO 1&#186; Bim 2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C388"/>
+  <dimension ref="A1:C393"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C388" sqref="C388"/>
+      <selection activeCell="C393" sqref="C393"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B7" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B8" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B9" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B11" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B13" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B14" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B16" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B17" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B18" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B19" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:3">
@@ -2068,216 +2086,216 @@
         <v>30</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>29</v>
       </c>
       <c r="B28" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>29</v>
       </c>
       <c r="B29" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B30" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B31" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B32" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B33" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B34" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B35" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B37" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B38" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B39" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42" t="s">
         <v>47</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>46</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
         <v>46</v>
       </c>
       <c r="B44" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="47" spans="1:3">
@@ -2288,3780 +2306,3835 @@
         <v>53</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48" t="s">
         <v>53</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>52</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B50" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B51" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B52" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B53" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B54" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B55" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B56" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B57" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="B58" t="s">
+        <v>59</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="B60" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="B61" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="B62" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
+        <v>73</v>
+      </c>
+      <c r="B63" t="s">
         <v>74</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" s="1" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
+        <v>73</v>
+      </c>
+      <c r="B64" t="s">
         <v>74</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
+        <v>73</v>
+      </c>
+      <c r="B65" t="s">
         <v>74</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
+        <v>73</v>
+      </c>
+      <c r="B66" t="s">
         <v>74</v>
       </c>
-      <c r="B66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C66" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
+        <v>73</v>
+      </c>
+      <c r="B67" t="s">
         <v>74</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
+        <v>80</v>
+      </c>
+      <c r="B68" t="s">
         <v>81</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
+        <v>80</v>
+      </c>
+      <c r="B69" t="s">
         <v>81</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
+        <v>80</v>
+      </c>
+      <c r="B70" t="s">
         <v>81</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
+        <v>80</v>
+      </c>
+      <c r="B71" t="s">
         <v>81</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
+        <v>80</v>
+      </c>
+      <c r="B72" t="s">
         <v>81</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B73" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B74" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B75" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B76" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B77" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B78" t="s">
+        <v>88</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B79" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B80" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B81" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="B82" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
+        <v>99</v>
+      </c>
+      <c r="B83" t="s">
         <v>100</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" s="1" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
+        <v>99</v>
+      </c>
+      <c r="B84" t="s">
         <v>100</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
+        <v>99</v>
+      </c>
+      <c r="B85" t="s">
         <v>100</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
+        <v>99</v>
+      </c>
+      <c r="B86" t="s">
         <v>100</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
+        <v>99</v>
+      </c>
+      <c r="B87" t="s">
         <v>100</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
+        <v>106</v>
+      </c>
+      <c r="B88" t="s">
         <v>107</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
+        <v>106</v>
+      </c>
+      <c r="B89" t="s">
         <v>107</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
+        <v>106</v>
+      </c>
+      <c r="B90" t="s">
         <v>107</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
+        <v>106</v>
+      </c>
+      <c r="B91" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
+        <v>106</v>
+      </c>
+      <c r="B92" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B93" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B94" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B95" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B96" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B97" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B98" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B99" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B100" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B101" t="s">
+        <v>114</v>
+      </c>
+      <c r="C101" s="1" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B102" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B103" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B104" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="B105" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
+        <v>127</v>
+      </c>
+      <c r="B106" t="s">
         <v>128</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" s="1" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
+        <v>127</v>
+      </c>
+      <c r="B107" t="s">
         <v>128</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
+        <v>127</v>
+      </c>
+      <c r="B108" t="s">
         <v>128</v>
       </c>
-      <c r="B108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
+        <v>127</v>
+      </c>
+      <c r="B109" t="s">
         <v>128</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
+        <v>127</v>
+      </c>
+      <c r="B110" t="s">
         <v>128</v>
       </c>
-      <c r="B110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
+        <v>134</v>
+      </c>
+      <c r="B111" t="s">
         <v>135</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
+        <v>134</v>
+      </c>
+      <c r="B112" t="s">
         <v>135</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
+        <v>134</v>
+      </c>
+      <c r="B113" t="s">
         <v>135</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
+        <v>134</v>
+      </c>
+      <c r="B114" t="s">
         <v>135</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
+        <v>134</v>
+      </c>
+      <c r="B115" t="s">
         <v>135</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B116" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B117" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B118" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B119" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B120" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B121" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B122" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B123" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B124" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B125" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B126" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B127" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B128" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B129" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
+        <v>154</v>
+      </c>
+      <c r="B130" t="s">
         <v>155</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" s="1" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
+        <v>154</v>
+      </c>
+      <c r="B131" t="s">
         <v>155</v>
       </c>
-      <c r="B131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C131" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
+        <v>154</v>
+      </c>
+      <c r="B132" t="s">
         <v>155</v>
       </c>
-      <c r="B132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C132" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
+        <v>154</v>
+      </c>
+      <c r="B133" t="s">
         <v>155</v>
       </c>
-      <c r="B133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C133" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
+        <v>154</v>
+      </c>
+      <c r="B134" t="s">
         <v>155</v>
       </c>
-      <c r="B134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C134" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B135" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B136" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B137" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B138" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B139" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B140" t="s">
+        <v>162</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B141" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B142" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B143" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="B144" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B145" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B146" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B147" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B148" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B149" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B150" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B151" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B152" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>167</v>
+        <v>182</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="B153" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="B154" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="B155" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="B156" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="B157" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>187</v>
+        <v>173</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B158" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B159" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B160" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B161" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B162" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B163" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B164" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B165" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B166" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B167" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B168" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B169" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B170" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B171" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B172" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B173" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B174" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B175" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B176" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="B177" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B178" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B179" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B180" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B181" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B182" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B183" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B184" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B185" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B186" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B187" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B188" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B189" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B190" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B191" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B192" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B193" t="s">
+        <v>221</v>
+      </c>
+      <c r="C193" s="1" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B194" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B195" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B196" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="B197" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B198" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B199" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B200" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B201" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B202" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B203" t="s">
+        <v>233</v>
+      </c>
+      <c r="C203" s="1" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B204" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B205" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B206" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B207" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B208" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B209" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B210" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B211" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B212" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B213" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B214" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B215" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="B216" t="s">
+        <v>245</v>
+      </c>
+      <c r="C216" s="1" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="B217" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="B218" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="B219" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="B220" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B221" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B222" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B223" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B224" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="B225" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="B226" t="s">
+        <v>260</v>
+      </c>
+      <c r="C226" s="1" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="B227" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="B228" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="B229" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="B230" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B231" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B232" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B233" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B234" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="B235" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="B236" t="s">
+        <v>272</v>
+      </c>
+      <c r="C236" s="1" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="B237" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="B238" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="B239" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="B240" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="B241" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="B242" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="B243" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="B244" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="B245" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B246" t="s">
+        <v>284</v>
+      </c>
+      <c r="C246" s="1" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B247" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B248" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B249" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B250" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B251" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B252" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B253" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B254" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="B255" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B256" t="s">
+        <v>296</v>
+      </c>
+      <c r="C256" s="1" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B257" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B258" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B259" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B260" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="B261" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="B262" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="B263" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="B264" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B265" t="s">
+        <v>308</v>
+      </c>
+      <c r="C265" s="1" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B266" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B267" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B268" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B269" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B270" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B271" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B272" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B273" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B274" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B275" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B276" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B277" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="B278" t="s">
+        <v>319</v>
+      </c>
+      <c r="C278" s="1" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="B279" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="B280" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="B281" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="B282" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="B283" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="B284" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="B285" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="B286" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="B287" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="B288" t="s">
+        <v>334</v>
+      </c>
+      <c r="C288" s="1" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="B289" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="B290" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="B291" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="B292" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B293" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B294" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B295" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B296" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B297" t="s">
+        <v>346</v>
+      </c>
+      <c r="C297" s="1" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B298" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B299" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B300" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B301" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B302" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B303" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B304" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B305" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B306" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="B307" t="s">
+        <v>357</v>
+      </c>
+      <c r="C307" s="1" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="B308" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="B309" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="B310" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="B311" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B312" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B313" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B314" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B315" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="B316" t="s">
+        <v>369</v>
+      </c>
+      <c r="C316" s="1" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="B317" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="B318" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="B319" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="B320" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B321" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B322" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B323" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B324" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B325" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B326" t="s">
+        <v>380</v>
+      </c>
+      <c r="C326" s="1" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B327" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B328" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B329" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="B330" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B331" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B332" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B333" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B334" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B335" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B336" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B337" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B338" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="B339" t="s">
+        <v>392</v>
+      </c>
+      <c r="C339" s="1" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="B340" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="B341" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="B342" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
-        <v>400</v>
+        <v>391</v>
       </c>
       <c r="B343" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="B344" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="B345" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="B346" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="B347" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="B348" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="B349" t="s">
+        <v>407</v>
+      </c>
+      <c r="C349" s="1" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="B350" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="B351" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="B352" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="B353" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="B354" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="B355" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="B356" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="B357" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="B358" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" t="s">
-        <v>350</v>
+        <v>418</v>
       </c>
       <c r="B359" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
-        <v>350</v>
+        <v>418</v>
       </c>
       <c r="B360" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" t="s">
-        <v>350</v>
+        <v>418</v>
       </c>
       <c r="B361" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" t="s">
-        <v>350</v>
+        <v>418</v>
       </c>
       <c r="B362" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" t="s">
-        <v>350</v>
+        <v>418</v>
       </c>
       <c r="B363" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B364" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B365" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B366" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B367" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B368" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
-        <v>435</v>
+        <v>356</v>
       </c>
       <c r="B369" t="s">
+        <v>430</v>
+      </c>
+      <c r="C369" s="1" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
-        <v>435</v>
+        <v>356</v>
       </c>
       <c r="B370" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
-        <v>435</v>
+        <v>356</v>
       </c>
       <c r="B371" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
-        <v>435</v>
+        <v>356</v>
       </c>
       <c r="B372" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
-        <v>435</v>
+        <v>356</v>
       </c>
       <c r="B373" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B374" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B375" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B376" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B377" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B378" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="B379" t="s">
+        <v>442</v>
+      </c>
+      <c r="C379" s="1" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="B380" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="B381" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="B382" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="B383" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="B384" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="B385" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="B386" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="B387" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="B388" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" t="s">
+        <v>453</v>
+      </c>
+      <c r="B389" t="s">
+        <v>454</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" t="s">
+        <v>453</v>
+      </c>
+      <c r="B390" t="s">
+        <v>454</v>
+      </c>
+      <c r="C390" s="1" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" t="s">
+        <v>453</v>
+      </c>
+      <c r="B391" t="s">
+        <v>454</v>
+      </c>
+      <c r="C391" s="1" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" t="s">
+        <v>453</v>
+      </c>
+      <c r="B392" t="s">
+        <v>454</v>
+      </c>
+      <c r="C392" s="1" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" t="s">
+        <v>453</v>
+      </c>
+      <c r="B393" t="s">
+        <v>454</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>464</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
@@ -6410,50 +6483,55 @@
     <hyperlink ref="C364" r:id="rId_hyperlink_363"/>
     <hyperlink ref="C365" r:id="rId_hyperlink_364"/>
     <hyperlink ref="C366" r:id="rId_hyperlink_365"/>
     <hyperlink ref="C367" r:id="rId_hyperlink_366"/>
     <hyperlink ref="C368" r:id="rId_hyperlink_367"/>
     <hyperlink ref="C369" r:id="rId_hyperlink_368"/>
     <hyperlink ref="C370" r:id="rId_hyperlink_369"/>
     <hyperlink ref="C371" r:id="rId_hyperlink_370"/>
     <hyperlink ref="C372" r:id="rId_hyperlink_371"/>
     <hyperlink ref="C373" r:id="rId_hyperlink_372"/>
     <hyperlink ref="C374" r:id="rId_hyperlink_373"/>
     <hyperlink ref="C375" r:id="rId_hyperlink_374"/>
     <hyperlink ref="C376" r:id="rId_hyperlink_375"/>
     <hyperlink ref="C377" r:id="rId_hyperlink_376"/>
     <hyperlink ref="C378" r:id="rId_hyperlink_377"/>
     <hyperlink ref="C379" r:id="rId_hyperlink_378"/>
     <hyperlink ref="C380" r:id="rId_hyperlink_379"/>
     <hyperlink ref="C381" r:id="rId_hyperlink_380"/>
     <hyperlink ref="C382" r:id="rId_hyperlink_381"/>
     <hyperlink ref="C383" r:id="rId_hyperlink_382"/>
     <hyperlink ref="C384" r:id="rId_hyperlink_383"/>
     <hyperlink ref="C385" r:id="rId_hyperlink_384"/>
     <hyperlink ref="C386" r:id="rId_hyperlink_385"/>
     <hyperlink ref="C387" r:id="rId_hyperlink_386"/>
     <hyperlink ref="C388" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="C389" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="C390" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="C391" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="C392" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="C393" r:id="rId_hyperlink_392"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>