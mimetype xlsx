--- v1 (2026-05-02)
+++ v2 (2026-06-23)
@@ -12,59 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
+  </si>
+  <si>
+    <t>RREO 2º Bim 2026</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>Balanço Orçamentário 2º Bim 2026</t>
+  </si>
+  <si>
+    <t>Demonstrativo da Execução das Despesas por Função Subfunção 2º Bim 2026</t>
+  </si>
+  <si>
+    <t>DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO - MDE 2º Bim 2026</t>
+  </si>
+  <si>
+    <t>Demonstrativo das Receitas e Despesas com Ações e Serviços Públicos de Saúde 2º Bim 2026</t>
   </si>
   <si>
     <t>RREO 1º Bim 2026</t>
   </si>
   <si>
     <t>28/02/2026</t>
   </si>
   <si>
     <t>Demonstrativo da Execução das Despesas por Função Subfunção 1º Bim 2026</t>
   </si>
   <si>
     <t>Balanço Orçamentário 1º Bim 2026</t>
   </si>
   <si>
     <t>DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO - MDE 1º Bim 2026</t>
   </si>
   <si>
     <t>Demonstrativo das Receitas e Despesas com Ações e Serviços Públicos de Saúde 1º Bim 2026</t>
   </si>
   <si>
     <t>RREO 6º Bim 2025</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
@@ -1754,328 +1772,328 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748258/images/original/RREO  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748255/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748253/images/original/Balan&#231;o Or&#231;ament&#225;rio 1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748256/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748257/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716819/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716820/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716822/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716823/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL (REGRA DE OURO).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716824/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO REGIME PR&#211;PRIO DE PREVID&#202;NCIA DOS SERVIDORES.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716825/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716826/images/original/RREO 6&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716814/images/original/Balan&#231;o Or&#231;ament&#225;rio 6&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716815/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716816/images/original/Demonstrativo da Receita Corrente L&#237;quida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716817/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716818/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/719569/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678772/images/original/Balan&#231;o Or&#231;ament&#225;rio  5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678773/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678774/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678775/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678776/images/original/RREO 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638387/images/original/Balan&#231;o Or&#231;ament&#225;rio  4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638388/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638389/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638390/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638391/images/original/RREO 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607477/images/original/Balan&#231;o Or&#231;ament&#225;rio  3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607479/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607481/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607483/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607484/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607485/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607487/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607488/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607489/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607491/images/original/RREO 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561095/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561096/images/original/RREO 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561092/images/original/Balan&#231;o Or&#231;ament&#225;rio  2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561093/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561094/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529793/images/original/Balan&#231;o Or&#231;ament&#225;rio  1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529794/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529796/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/542711/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/542712/images/original/RREO 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514221/images/original/Demon Bal Or&#231; 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514222/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514223/images/original/Demonstrativo da Receita Corrente L&#237;quida 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514224/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS do RPPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514225/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514226/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514227/images/original/Demon Rec e Desp MDE 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514228/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL (REGRA DE OURO) 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514229/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO RPPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514230/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514231/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514232/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514233/images/original/Demon RREO 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496305/images/original/Demon Bal Or&#231; 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496306/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496312/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/497221/images/original/Demon Rec e Desp MDE 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/497222/images/original/Demon RREO 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483515/images/original/Demon Bal Or&#231; 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483516/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483517/images/original/Demon Rec e Desp MDE 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483518/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483519/images/original/Demon RREO 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465720/images/original/Demon Bal Or&#231; 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465722/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465723/images/original/Demon Rec e Desp MDE 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465724/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465745/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465746/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465747/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465748/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465749/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465750/images/original/Demon RREO 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447525/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447522/images/original/Demon Bal Or&#231; 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447523/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447524/images/original/Demon Rec e Desp MDE 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447526/images/original/Demon RREO 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408208/images/original/Demon Bal Or&#231; 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408209/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408210/images/original/Demon Rec e Desp MDE 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408211/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408212/images/original/Demon RREO 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390245/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390236/images/original/Demon Bal Or&#231; 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390237/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390238/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390239/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390240/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390241/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390242/images/original/Demon Rec e Desp MDE 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390243/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390244/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO RPPS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390246/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390247/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390248/images/original/Demon RREO 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364182/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364181/images/original/Demon Bal Or&#231; 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364183/images/original/Demon Rec e Desp MDE 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364184/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364185/images/original/Demon RREO 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322752/images/original/Demon RREO 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322748/images/original/Demon Bal Or&#231; 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322749/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322750/images/original/Demon Rec e Desp MDE 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322751/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305954/images/original/Demon Bal Or&#231; 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305955/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305956/images/original/Demon Rec e Desp MDE 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305957/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305958/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305959/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305960/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305961/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305962/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305963/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305964/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305965/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305966/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305967/images/original/Demon RREO 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292250/images/original/Demon Bal Or&#231; 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292251/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292252/images/original/Demon Rec e Desp MDE 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292253/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292254/images/original/Demon RREO 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282562/images/original/Demon Bal Or&#231; 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282576/images/original/Demon RREO 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282564/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282565/images/original/Demon RCL 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282566/images/original/Demon Rec Desp RPPS 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282567/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282569/images/original/Demon Rec e Desp MDE 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282570/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282571/images/original/Demon PPP 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282575/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262685/images/original/Demon Bal Or&#231; 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262686/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262687/images/original/Demon RCL 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262688/images/original/Demon Rec Desp RPPS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262689/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262690/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262691/images/original/Demon Rec e Desp MDE 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262692/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262693/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO REGIME PR&#211;PRIO DE PREVID&#202;NCIA DOS SERVIDORES 2&#186; Sem 2022 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262694/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262695/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262696/images/original/PPP 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262697/images/original/RREO 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246950/images/original/Demon Bal Or&#231; 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246951/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246952/images/original/Demon RCL 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246953/images/original/Demon Rec Desp RPPS 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246954/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246955/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246957/images/original/Demon Rec e Desp MDE 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246958/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246959/images/original/PPP 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246960/images/original/RREO 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221317/images/original/Demon RCL 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221315/images/original/Demon Bal Or&#231; 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221316/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221320/images/original/Demon Rec Desp RPPS 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221321/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221322/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221323/images/original/Demon Rec e Desp MDE 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221324/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221325/images/original/PPP 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221326/images/original/RREO 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209889/images/original/Demon PPP 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209882/images/original/Demon Bal Or&#231; 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209883/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209884/images/original/Demon RCL 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209885/images/original/Demon Rec Desp RPPS 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209886/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209887/images/original/Demon Rec e Desp MDE 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209888/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209890/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209891/images/original/RREO 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200762/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200763/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200756/images/original/Demon Bal Or&#231; 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200758/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200759/images/original/Demon RCL 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200760/images/original/Demon Rec Desp RPPS 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200764/images/original/Demon Rec e Desp MDE 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200765/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200767/images/original/Demon PPP 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200768/images/original/Demon RREO 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181910/images/original/Demon Bal Or&#231; 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181911/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181912/images/original/Demon RCL 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181914/images/original/Demon Rec Desp RPPS 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181915/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181916/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181917/images/original/Demon Rec e Desp MDE 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181918/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181919/images/original/Demon PPP 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181921/images/original/Demon RREO 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174252/images/original/Demon RREO 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174240/images/original/Demon Bal Or&#231; 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174241/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174242/images/original/Demon RCL 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174243/images/original/Demon Rec Desp RPPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174244/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174245/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174246/images/original/Demon Rec e Desp MDE 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174247/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174248/images/original/Demon Receitas Opera&#231;&#245;es de Cr&#233;dito e Despesas de Capital 6&#186; bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174249/images/original/Demon da Rec Aliena&#231;&#227;o de Ativos e Aplica&#231;&#227;o dos Recursos 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174250/images/original/Demon PPP 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174251/images/original/Demon Proje&#231;&#227;o Atuarial do RPPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164811/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164812/images/original/Demon Rec e Desp MDE 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164813/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164806/images/original/Demon Bal Or&#231; 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164807/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164808/images/original/Demon RCL 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164809/images/original/Demon Rec Desp RPPS 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164810/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164814/images/original/Demon PPP 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164815/images/original/Demon RREO 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153070/images/original/Demon Bal Or&#231; 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153071/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153072/images/original/Demon RCL 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153073/images/original/Demon Rec Desp RPPS 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153074/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153075/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153076/images/original/Demon Rec e Desp MDE 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153077/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153078/images/original/Demon PPP 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153079/images/original/Demon RREO 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144750/images/original/Demon Bal Or&#231; 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144751/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144752/images/original/Demon RCL 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144753/images/original/Demon Rec Desp RPPS 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144754/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144755/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144756/images/original/Demon Rec e Desp MDE 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144757/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144759/images/original/Demon PPP 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144760/images/original/Demon RREO 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137890/images/original/Demon Bal Or&#231; 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137892/images/original/Demon RCL 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137891/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137893/images/original/Demon Rec Desp RPPS 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137894/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137895/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137896/images/original/Demon Rec e Desp MDE 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137897/images/original/Demon PPP 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137898/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137899/images/original/Demon RREO 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132319/images/original/Demon Bal Or&#231; 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132320/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132321/images/original/Demon RCL 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132322/images/original/Demon Rec Desp RPPS 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132323/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132324/images/original/Demon Rec e Desp MDE 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132325/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132327/images/original/Demon PPP 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132328/images/original/Demon RREO 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128964/images/original/Demon Bal Or&#231; 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128965/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128966/images/original/Demon RCL 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128967/images/original/Demon Rec Desp RPPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128968/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128969/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128970/images/original/Demon Rec e Desp MDE 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128971/images/original/Demon Receitas Opera&#231;&#245;es de Cr&#233;dito e Despesas de Capital 6&#186; bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128972/images/original/Demon Proje&#231;&#227;o Atuarial do RPPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128973/images/original/Demon da Rec Aliena&#231;&#227;o de Ativos e Aplica&#231;&#227;o dos Recursos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128974/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128975/images/original/Demon PPP 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128976/images/original/Demon RREO 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124472/images/original/Demon RCL 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124470/images/original/Demon Bal Or&#231; 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124471/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124473/images/original/Demon Rec Desp RPPS 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124475/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124477/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124478/images/original/Demon Rec e Desp MDE 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124480/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124481/images/original/Demon PPP 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124482/images/original/Demon RREO 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119514/images/original/Demon RCL 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119513/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119512/images/original/Demon Bal Or&#231; 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119515/images/original/Demon Rec Desp RPPS 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119516/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119517/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119518/images/original/Demon Rec e Desp MDE 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119519/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119520/images/original/Demon RREO 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110077/images/original/Demon Rec Desp RPPS 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110074/images/original/Demon Bal Or&#231; 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110075/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110076/images/original/Demon RCL 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110078/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110079/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110080/images/original/Demon Rec e Desp MDE 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110081/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110082/images/original/Demon PPP 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110083/images/original/Demon RREO 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80662/images/original/Demon Bal Or&#231; 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80663/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80664/images/original/Demon RCL 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80666/images/original/Demon Rec Desp RPPS 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80667/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80668/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80669/images/original/Demon Rec e Desp MDE 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80671/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80672/images/original/Demon RREO 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73205/images/original/Demon Bal Or&#231; 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73206/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73207/images/original/Demon RCL 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73208/images/original/Demon Rec Desp RPPS 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73209/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73210/images/original/Demon Restos a Pagar por &#211;rg&#227;o1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73211/images/original/Demon Rec e Desp MDE 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73213/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73214/images/original/Demon PPP 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73215/images/original/Demon RREO 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68353/images/original/Demon Rec Desp RPPS 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68350/images/original/Demon Bal Or&#231; 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68351/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68352/images/original/Demon RCL 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68354/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68355/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68356/images/original/Demon Rec e Desp MDE 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68358/images/original/Demon da Proje&#231;&#227;o Atuarial do RPPS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68359/images/original/Demon Rec de Aliena&#231;&#227;o e Aplic Rec 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68360/images/original/Demon PPP 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69406/images/original/Demon das Rec e Desp Opera&#231;&#245;es de Cr&#233;dito e Desp Capital 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69407/images/original/Demon RREO 6&#186; Bim  2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69422/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68201/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68202/images/original/Demon RCL 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68200/images/original/Demon Bal Or&#231; 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68203/images/original/Demon Rec Desp RPPS 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68204/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68205/images/original/Demon Restos a Pagar por &#211;rg&#227;o5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68206/images/original/Demon Rec e Desp MDE 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68207/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68208/images/original/Demon PPP 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68209/images/original/Demon RREO 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68179/images/original/Demon Bal Or&#231; 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68180/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68181/images/original/Demon RCL 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68182/images/original/Demon Rec Desp RPPS 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68183/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68188/images/original/Demon Restos a Pagar por &#211;rg&#227;o4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68189/images/original/Demon Rec e Desp MDE 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68190/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68194/images/original/Demon PPP 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68196/images/original/Demon RREO 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68169/images/original/Demon Bal Or&#231; 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68170/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68171/images/original/Demon RCL 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68172/images/original/Demon Rec Desp RPPS 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68173/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68174/images/original/Demon Restos a Pagar por &#211;rg&#227;o3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68175/images/original/Demon Rec e Desp MDE 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68176/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68177/images/original/Demon PPP 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68178/images/original/Demon RREO 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68164/images/original/Demon Restos a Pagar por &#211;rg&#227;o2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68159/images/original/Demon Bal Or&#231; 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68160/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68161/images/original/Demon RCL 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68162/images/original/Demon Rec Desp RPPS 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68163/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68165/images/original/Demon Rec e Desp MDE 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68166/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68167/images/original/Demon PPP 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68168/images/original/Demon RREO 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68155/images/original/Demon Rec e Desp MDE 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68156/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68157/images/original/Demon PPP 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68149/images/original/Demon Bal Or&#231; 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68150/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68151/images/original/Demon RCL 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68152/images/original/Demon Rec Desp RPPS 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68153/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68154/images/original/Demon Restos a Pagar por &#211;rg&#227;o1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68158/images/original/Demon RREO 1&#186; Bim 2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773643/images/original/Balan&#231;o Or&#231;ament&#225;rio 2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773644/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o  2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773645/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE  2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773646/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de  2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773647/images/original/RREO  2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748258/images/original/RREO  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748255/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748253/images/original/Balan&#231;o Or&#231;ament&#225;rio 1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748256/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748257/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716819/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716820/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716822/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716823/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL (REGRA DE OURO).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716824/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO REGIME PR&#211;PRIO DE PREVID&#202;NCIA DOS SERVIDORES.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716825/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716826/images/original/RREO 6&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716814/images/original/Balan&#231;o Or&#231;ament&#225;rio 6&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716815/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716816/images/original/Demonstrativo da Receita Corrente L&#237;quida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716817/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716818/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/719569/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678772/images/original/Balan&#231;o Or&#231;ament&#225;rio  5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678773/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678774/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678775/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678776/images/original/RREO 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638387/images/original/Balan&#231;o Or&#231;ament&#225;rio  4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638388/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638389/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638390/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638391/images/original/RREO 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607477/images/original/Balan&#231;o Or&#231;ament&#225;rio  3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607479/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607481/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607483/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607484/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607485/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607487/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607488/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607489/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607491/images/original/RREO 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561095/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561096/images/original/RREO 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561092/images/original/Balan&#231;o Or&#231;ament&#225;rio  2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561093/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561094/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529793/images/original/Balan&#231;o Or&#231;ament&#225;rio  1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529794/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529796/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/542711/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/542712/images/original/RREO 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514221/images/original/Demon Bal Or&#231; 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514222/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514223/images/original/Demonstrativo da Receita Corrente L&#237;quida 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514224/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS do RPPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514225/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514226/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514227/images/original/Demon Rec e Desp MDE 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514228/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL (REGRA DE OURO) 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514229/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO RPPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514230/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514231/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514232/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514233/images/original/Demon RREO 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496305/images/original/Demon Bal Or&#231; 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496306/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496312/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/497221/images/original/Demon Rec e Desp MDE 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/497222/images/original/Demon RREO 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483515/images/original/Demon Bal Or&#231; 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483516/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483517/images/original/Demon Rec e Desp MDE 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483518/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483519/images/original/Demon RREO 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465720/images/original/Demon Bal Or&#231; 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465722/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465723/images/original/Demon Rec e Desp MDE 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465724/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465745/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465746/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465747/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465748/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465749/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465750/images/original/Demon RREO 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447525/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447522/images/original/Demon Bal Or&#231; 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447523/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447524/images/original/Demon Rec e Desp MDE 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447526/images/original/Demon RREO 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408208/images/original/Demon Bal Or&#231; 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408209/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408210/images/original/Demon Rec e Desp MDE 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408211/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408212/images/original/Demon RREO 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390245/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390236/images/original/Demon Bal Or&#231; 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390237/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390238/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390239/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390240/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390241/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390242/images/original/Demon Rec e Desp MDE 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390243/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390244/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO RPPS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390246/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390247/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390248/images/original/Demon RREO 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364182/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364181/images/original/Demon Bal Or&#231; 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364183/images/original/Demon Rec e Desp MDE 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364184/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364185/images/original/Demon RREO 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322752/images/original/Demon RREO 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322748/images/original/Demon Bal Or&#231; 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322749/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322750/images/original/Demon Rec e Desp MDE 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322751/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305954/images/original/Demon Bal Or&#231; 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305955/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305956/images/original/Demon Rec e Desp MDE 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305957/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305958/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305959/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305960/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305961/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305962/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305963/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305964/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305965/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305966/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305967/images/original/Demon RREO 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292250/images/original/Demon Bal Or&#231; 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292251/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292252/images/original/Demon Rec e Desp MDE 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292253/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292254/images/original/Demon RREO 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282562/images/original/Demon Bal Or&#231; 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282576/images/original/Demon RREO 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282564/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282565/images/original/Demon RCL 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282566/images/original/Demon Rec Desp RPPS 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282567/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282569/images/original/Demon Rec e Desp MDE 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282570/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282571/images/original/Demon PPP 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282575/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262685/images/original/Demon Bal Or&#231; 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262686/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262687/images/original/Demon RCL 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262688/images/original/Demon Rec Desp RPPS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262689/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262690/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262691/images/original/Demon Rec e Desp MDE 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262692/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262693/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO REGIME PR&#211;PRIO DE PREVID&#202;NCIA DOS SERVIDORES 2&#186; Sem 2022 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262694/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262695/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262696/images/original/PPP 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262697/images/original/RREO 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246950/images/original/Demon Bal Or&#231; 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246951/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246952/images/original/Demon RCL 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246953/images/original/Demon Rec Desp RPPS 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246954/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246955/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246957/images/original/Demon Rec e Desp MDE 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246958/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246959/images/original/PPP 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246960/images/original/RREO 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221317/images/original/Demon RCL 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221315/images/original/Demon Bal Or&#231; 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221316/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221320/images/original/Demon Rec Desp RPPS 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221321/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221322/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221323/images/original/Demon Rec e Desp MDE 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221324/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221325/images/original/PPP 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221326/images/original/RREO 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209889/images/original/Demon PPP 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209882/images/original/Demon Bal Or&#231; 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209883/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209884/images/original/Demon RCL 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209885/images/original/Demon Rec Desp RPPS 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209886/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209887/images/original/Demon Rec e Desp MDE 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209888/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209890/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209891/images/original/RREO 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200762/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200763/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200756/images/original/Demon Bal Or&#231; 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200758/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200759/images/original/Demon RCL 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200760/images/original/Demon Rec Desp RPPS 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200764/images/original/Demon Rec e Desp MDE 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200765/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200767/images/original/Demon PPP 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200768/images/original/Demon RREO 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181910/images/original/Demon Bal Or&#231; 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181911/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181912/images/original/Demon RCL 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181914/images/original/Demon Rec Desp RPPS 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181915/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181916/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181917/images/original/Demon Rec e Desp MDE 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181918/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181919/images/original/Demon PPP 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181921/images/original/Demon RREO 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174252/images/original/Demon RREO 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174240/images/original/Demon Bal Or&#231; 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174241/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174242/images/original/Demon RCL 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174243/images/original/Demon Rec Desp RPPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174244/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174245/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174246/images/original/Demon Rec e Desp MDE 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174247/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174248/images/original/Demon Receitas Opera&#231;&#245;es de Cr&#233;dito e Despesas de Capital 6&#186; bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174249/images/original/Demon da Rec Aliena&#231;&#227;o de Ativos e Aplica&#231;&#227;o dos Recursos 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174250/images/original/Demon PPP 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174251/images/original/Demon Proje&#231;&#227;o Atuarial do RPPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164811/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164812/images/original/Demon Rec e Desp MDE 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164813/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164806/images/original/Demon Bal Or&#231; 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164807/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164808/images/original/Demon RCL 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164809/images/original/Demon Rec Desp RPPS 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164810/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164814/images/original/Demon PPP 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164815/images/original/Demon RREO 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153070/images/original/Demon Bal Or&#231; 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153071/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153072/images/original/Demon RCL 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153073/images/original/Demon Rec Desp RPPS 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153074/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153075/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153076/images/original/Demon Rec e Desp MDE 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153077/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153078/images/original/Demon PPP 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153079/images/original/Demon RREO 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144750/images/original/Demon Bal Or&#231; 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144751/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144752/images/original/Demon RCL 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144753/images/original/Demon Rec Desp RPPS 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144754/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144755/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144756/images/original/Demon Rec e Desp MDE 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144757/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144759/images/original/Demon PPP 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144760/images/original/Demon RREO 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137890/images/original/Demon Bal Or&#231; 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137892/images/original/Demon RCL 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137891/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137893/images/original/Demon Rec Desp RPPS 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137894/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137895/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137896/images/original/Demon Rec e Desp MDE 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137897/images/original/Demon PPP 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137898/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137899/images/original/Demon RREO 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132319/images/original/Demon Bal Or&#231; 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132320/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132321/images/original/Demon RCL 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132322/images/original/Demon Rec Desp RPPS 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132323/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132324/images/original/Demon Rec e Desp MDE 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132325/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132327/images/original/Demon PPP 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132328/images/original/Demon RREO 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128964/images/original/Demon Bal Or&#231; 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128965/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128966/images/original/Demon RCL 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128967/images/original/Demon Rec Desp RPPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128968/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128969/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128970/images/original/Demon Rec e Desp MDE 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128971/images/original/Demon Receitas Opera&#231;&#245;es de Cr&#233;dito e Despesas de Capital 6&#186; bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128972/images/original/Demon Proje&#231;&#227;o Atuarial do RPPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128973/images/original/Demon da Rec Aliena&#231;&#227;o de Ativos e Aplica&#231;&#227;o dos Recursos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128974/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128975/images/original/Demon PPP 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128976/images/original/Demon RREO 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124472/images/original/Demon RCL 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124470/images/original/Demon Bal Or&#231; 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124471/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124473/images/original/Demon Rec Desp RPPS 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124475/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124477/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124478/images/original/Demon Rec e Desp MDE 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124480/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124481/images/original/Demon PPP 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124482/images/original/Demon RREO 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119514/images/original/Demon RCL 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119513/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119512/images/original/Demon Bal Or&#231; 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119515/images/original/Demon Rec Desp RPPS 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119516/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119517/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119518/images/original/Demon Rec e Desp MDE 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119519/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119520/images/original/Demon RREO 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110077/images/original/Demon Rec Desp RPPS 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110074/images/original/Demon Bal Or&#231; 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110075/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110076/images/original/Demon RCL 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110078/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110079/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110080/images/original/Demon Rec e Desp MDE 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110081/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110082/images/original/Demon PPP 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110083/images/original/Demon RREO 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80662/images/original/Demon Bal Or&#231; 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80663/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80664/images/original/Demon RCL 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80666/images/original/Demon Rec Desp RPPS 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80667/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80668/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80669/images/original/Demon Rec e Desp MDE 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80671/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80672/images/original/Demon RREO 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73205/images/original/Demon Bal Or&#231; 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73206/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73207/images/original/Demon RCL 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73208/images/original/Demon Rec Desp RPPS 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73209/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73210/images/original/Demon Restos a Pagar por &#211;rg&#227;o1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73211/images/original/Demon Rec e Desp MDE 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73213/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73214/images/original/Demon PPP 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73215/images/original/Demon RREO 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68353/images/original/Demon Rec Desp RPPS 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68350/images/original/Demon Bal Or&#231; 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68351/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68352/images/original/Demon RCL 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68354/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68355/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68356/images/original/Demon Rec e Desp MDE 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68358/images/original/Demon da Proje&#231;&#227;o Atuarial do RPPS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68359/images/original/Demon Rec de Aliena&#231;&#227;o e Aplic Rec 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68360/images/original/Demon PPP 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69406/images/original/Demon das Rec e Desp Opera&#231;&#245;es de Cr&#233;dito e Desp Capital 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69407/images/original/Demon RREO 6&#186; Bim  2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69422/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68201/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68202/images/original/Demon RCL 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68200/images/original/Demon Bal Or&#231; 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68203/images/original/Demon Rec Desp RPPS 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68204/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68205/images/original/Demon Restos a Pagar por &#211;rg&#227;o5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68206/images/original/Demon Rec e Desp MDE 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68207/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68208/images/original/Demon PPP 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68209/images/original/Demon RREO 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68179/images/original/Demon Bal Or&#231; 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68180/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68181/images/original/Demon RCL 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68182/images/original/Demon Rec Desp RPPS 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68183/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68188/images/original/Demon Restos a Pagar por &#211;rg&#227;o4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68189/images/original/Demon Rec e Desp MDE 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68190/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68194/images/original/Demon PPP 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68196/images/original/Demon RREO 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68169/images/original/Demon Bal Or&#231; 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68170/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68171/images/original/Demon RCL 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68172/images/original/Demon Rec Desp RPPS 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68173/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68174/images/original/Demon Restos a Pagar por &#211;rg&#227;o3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68175/images/original/Demon Rec e Desp MDE 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68176/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68177/images/original/Demon PPP 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68178/images/original/Demon RREO 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68164/images/original/Demon Restos a Pagar por &#211;rg&#227;o2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68159/images/original/Demon Bal Or&#231; 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68160/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68161/images/original/Demon RCL 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68162/images/original/Demon Rec Desp RPPS 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68163/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68165/images/original/Demon Rec e Desp MDE 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68166/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68167/images/original/Demon PPP 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68168/images/original/Demon RREO 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68155/images/original/Demon Rec e Desp MDE 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68156/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68157/images/original/Demon PPP 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68149/images/original/Demon Bal Or&#231; 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68150/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68151/images/original/Demon RCL 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68152/images/original/Demon Rec Desp RPPS 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68153/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68154/images/original/Demon Restos a Pagar por &#211;rg&#227;o1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68158/images/original/Demon RREO 1&#186; Bim 2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C393"/>
+  <dimension ref="A1:C398"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C393" sqref="C393"/>
+      <selection activeCell="C398" sqref="C398"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B12" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B13" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B14" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B15" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B19" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B20" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B21" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B22" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B23" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B24" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:3">
@@ -2141,216 +2159,216 @@
         <v>36</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>35</v>
       </c>
       <c r="B33" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>35</v>
       </c>
       <c r="B34" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B35" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B36" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B37" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B38" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="B39" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B40" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B41" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B43" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B44" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47" t="s">
         <v>53</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48" t="s">
         <v>53</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>52</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50" t="s">
         <v>59</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="52" spans="1:3">
@@ -2361,3780 +2379,3835 @@
         <v>59</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53" t="s">
         <v>59</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54" t="s">
         <v>59</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B55" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B56" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B57" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B58" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B59" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B60" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B61" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B62" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="B63" t="s">
+        <v>65</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="B64" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="B66" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="B67" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
+        <v>79</v>
+      </c>
+      <c r="B68" t="s">
         <v>80</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
+        <v>79</v>
+      </c>
+      <c r="B69" t="s">
         <v>80</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
+        <v>79</v>
+      </c>
+      <c r="B70" t="s">
         <v>80</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
+        <v>79</v>
+      </c>
+      <c r="B71" t="s">
         <v>80</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
+        <v>79</v>
+      </c>
+      <c r="B72" t="s">
         <v>80</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
+        <v>86</v>
+      </c>
+      <c r="B73" t="s">
         <v>87</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
+        <v>86</v>
+      </c>
+      <c r="B74" t="s">
         <v>87</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
+        <v>86</v>
+      </c>
+      <c r="B75" t="s">
         <v>87</v>
       </c>
-      <c r="B75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
+        <v>86</v>
+      </c>
+      <c r="B76" t="s">
         <v>87</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
+        <v>86</v>
+      </c>
+      <c r="B77" t="s">
         <v>87</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B78" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B79" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B80" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B81" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B82" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B83" t="s">
+        <v>94</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B84" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B85" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B86" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B87" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
+        <v>105</v>
+      </c>
+      <c r="B88" t="s">
         <v>106</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
+        <v>105</v>
+      </c>
+      <c r="B89" t="s">
         <v>106</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
+        <v>105</v>
+      </c>
+      <c r="B90" t="s">
         <v>106</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
+        <v>105</v>
+      </c>
+      <c r="B91" t="s">
         <v>106</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
+        <v>105</v>
+      </c>
+      <c r="B92" t="s">
         <v>106</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
+        <v>112</v>
+      </c>
+      <c r="B93" t="s">
         <v>113</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" s="1" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
+        <v>112</v>
+      </c>
+      <c r="B94" t="s">
         <v>113</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
+        <v>112</v>
+      </c>
+      <c r="B95" t="s">
         <v>113</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
+        <v>112</v>
+      </c>
+      <c r="B96" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
+        <v>112</v>
+      </c>
+      <c r="B97" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B98" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B99" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B100" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B101" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B102" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B103" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B104" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B105" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B106" t="s">
+        <v>120</v>
+      </c>
+      <c r="C106" s="1" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B107" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B108" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B109" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B110" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
+        <v>133</v>
+      </c>
+      <c r="B111" t="s">
         <v>134</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
+        <v>133</v>
+      </c>
+      <c r="B112" t="s">
         <v>134</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
+        <v>133</v>
+      </c>
+      <c r="B113" t="s">
         <v>134</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
+        <v>133</v>
+      </c>
+      <c r="B114" t="s">
         <v>134</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
+        <v>133</v>
+      </c>
+      <c r="B115" t="s">
         <v>134</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
+        <v>140</v>
+      </c>
+      <c r="B116" t="s">
         <v>141</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" s="1" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
+        <v>140</v>
+      </c>
+      <c r="B117" t="s">
         <v>141</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
+        <v>140</v>
+      </c>
+      <c r="B118" t="s">
         <v>141</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
+        <v>140</v>
+      </c>
+      <c r="B119" t="s">
         <v>141</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="1" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
+        <v>140</v>
+      </c>
+      <c r="B120" t="s">
         <v>141</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B121" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B122" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B123" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B124" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B125" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B126" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B127" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B128" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B129" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B130" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B131" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B132" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B133" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="B134" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
+        <v>160</v>
+      </c>
+      <c r="B135" t="s">
         <v>161</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" s="1" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
+        <v>160</v>
+      </c>
+      <c r="B136" t="s">
         <v>161</v>
       </c>
-      <c r="B136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
+        <v>160</v>
+      </c>
+      <c r="B137" t="s">
         <v>161</v>
       </c>
-      <c r="B137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
+        <v>160</v>
+      </c>
+      <c r="B138" t="s">
         <v>161</v>
       </c>
-      <c r="B138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C138" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
+        <v>160</v>
+      </c>
+      <c r="B139" t="s">
         <v>161</v>
       </c>
-      <c r="B139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C139" s="1" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B140" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B141" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B142" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B143" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B144" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B145" t="s">
+        <v>168</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B146" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B147" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B148" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B149" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B150" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B151" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B152" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B153" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B154" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B155" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B156" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B157" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B158" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B159" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B160" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B161" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B162" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="B163" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="B164" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="B165" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="B166" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="B167" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B168" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B169" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B170" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B171" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B172" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B173" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B174" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B175" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B176" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="B177" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B178" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B179" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B180" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B181" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="B182" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B183" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B184" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B185" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B186" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B187" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B188" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B189" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B190" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B191" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B192" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>226</v>
+        <v>215</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="B193" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="B194" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="B195" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="B196" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="B197" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B198" t="s">
+        <v>227</v>
+      </c>
+      <c r="C198" s="1" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B199" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B200" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B201" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="B202" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="B203" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="B204" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="B205" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="B206" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="B207" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B208" t="s">
+        <v>239</v>
+      </c>
+      <c r="C208" s="1" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B209" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B210" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B211" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B212" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B213" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B214" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B215" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B216" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B217" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B218" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B219" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="B220" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B221" t="s">
+        <v>251</v>
+      </c>
+      <c r="C221" s="1" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B222" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B223" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B224" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="B225" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B226" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B227" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B228" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B229" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B230" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="B231" t="s">
+        <v>266</v>
+      </c>
+      <c r="C231" s="1" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="B232" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="B233" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="B234" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="B235" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="B236" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="B237" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="B238" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="B239" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="B240" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="B241" t="s">
+        <v>278</v>
+      </c>
+      <c r="C241" s="1" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="B242" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="B243" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="B244" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="B245" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="B246" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="B247" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="B248" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="B249" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="B250" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="B251" t="s">
+        <v>290</v>
+      </c>
+      <c r="C251" s="1" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="B252" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="B253" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="B254" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="B255" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="B256" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="B257" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="B258" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="B259" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="B260" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="B261" t="s">
+        <v>302</v>
+      </c>
+      <c r="C261" s="1" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="B262" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="B263" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="B264" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="B265" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="B266" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="B267" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="B268" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="B269" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B270" t="s">
+        <v>314</v>
+      </c>
+      <c r="C270" s="1" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B271" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B272" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B273" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B274" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B275" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B276" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B277" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B278" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B279" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B280" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B281" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B282" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="B283" t="s">
+        <v>325</v>
+      </c>
+      <c r="C283" s="1" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="B284" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="B285" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="B286" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="B287" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="B288" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="B289" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="B290" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="B291" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="B292" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B293" t="s">
+        <v>340</v>
+      </c>
+      <c r="C293" s="1" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B294" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B295" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B296" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="B297" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="B298" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="B299" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="B300" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="B301" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="B302" t="s">
+        <v>352</v>
+      </c>
+      <c r="C302" s="1" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="B303" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="B304" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="B305" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="B306" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B307" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B308" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B309" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B310" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B311" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="B312" t="s">
+        <v>363</v>
+      </c>
+      <c r="C312" s="1" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="B313" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="B314" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="B315" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="B316" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="B317" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="B318" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="B319" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="B320" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="B321" t="s">
+        <v>375</v>
+      </c>
+      <c r="C321" s="1" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="B322" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="B323" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="B324" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="B325" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="B326" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="B327" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="B328" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="B329" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="B330" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B331" t="s">
+        <v>386</v>
+      </c>
+      <c r="C331" s="1" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B332" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B333" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B334" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B335" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B336" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B337" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B338" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B339" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B340" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B341" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B342" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B343" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="B344" t="s">
+        <v>398</v>
+      </c>
+      <c r="C344" s="1" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="B345" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="B346" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="B347" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
       <c r="B348" t="s">
-        <v>407</v>
+        <v>398</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="B349" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="B350" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="B351" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="B352" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="B353" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="B354" t="s">
+        <v>413</v>
+      </c>
+      <c r="C354" s="1" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="B355" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="B356" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="B357" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="B358" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="B359" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="B360" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="B361" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="B362" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="B363" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" t="s">
-        <v>356</v>
+        <v>424</v>
       </c>
       <c r="B364" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" t="s">
-        <v>356</v>
+        <v>424</v>
       </c>
       <c r="B365" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" t="s">
-        <v>356</v>
+        <v>424</v>
       </c>
       <c r="B366" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
-        <v>356</v>
+        <v>424</v>
       </c>
       <c r="B367" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
-        <v>356</v>
+        <v>424</v>
       </c>
       <c r="B368" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B369" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B370" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B371" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B372" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B373" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
-        <v>441</v>
+        <v>362</v>
       </c>
       <c r="B374" t="s">
+        <v>436</v>
+      </c>
+      <c r="C374" s="1" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" t="s">
-        <v>441</v>
+        <v>362</v>
       </c>
       <c r="B375" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" t="s">
-        <v>441</v>
+        <v>362</v>
       </c>
       <c r="B376" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" t="s">
-        <v>441</v>
+        <v>362</v>
       </c>
       <c r="B377" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" t="s">
-        <v>441</v>
+        <v>362</v>
       </c>
       <c r="B378" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="B379" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="B380" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="B381" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="B382" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="B383" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="B384" t="s">
+        <v>448</v>
+      </c>
+      <c r="C384" s="1" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="B385" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="B386" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="B387" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="B388" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="B389" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="B390" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="B391" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="B392" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="B393" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" t="s">
+        <v>459</v>
+      </c>
+      <c r="B394" t="s">
+        <v>460</v>
+      </c>
+      <c r="C394" s="1" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" t="s">
+        <v>459</v>
+      </c>
+      <c r="B395" t="s">
+        <v>460</v>
+      </c>
+      <c r="C395" s="1" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" t="s">
+        <v>459</v>
+      </c>
+      <c r="B396" t="s">
+        <v>460</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" t="s">
+        <v>459</v>
+      </c>
+      <c r="B397" t="s">
+        <v>460</v>
+      </c>
+      <c r="C397" s="1" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" t="s">
+        <v>459</v>
+      </c>
+      <c r="B398" t="s">
+        <v>460</v>
+      </c>
+      <c r="C398" s="1" t="s">
+        <v>470</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
@@ -6488,50 +6561,55 @@
     <hyperlink ref="C369" r:id="rId_hyperlink_368"/>
     <hyperlink ref="C370" r:id="rId_hyperlink_369"/>
     <hyperlink ref="C371" r:id="rId_hyperlink_370"/>
     <hyperlink ref="C372" r:id="rId_hyperlink_371"/>
     <hyperlink ref="C373" r:id="rId_hyperlink_372"/>
     <hyperlink ref="C374" r:id="rId_hyperlink_373"/>
     <hyperlink ref="C375" r:id="rId_hyperlink_374"/>
     <hyperlink ref="C376" r:id="rId_hyperlink_375"/>
     <hyperlink ref="C377" r:id="rId_hyperlink_376"/>
     <hyperlink ref="C378" r:id="rId_hyperlink_377"/>
     <hyperlink ref="C379" r:id="rId_hyperlink_378"/>
     <hyperlink ref="C380" r:id="rId_hyperlink_379"/>
     <hyperlink ref="C381" r:id="rId_hyperlink_380"/>
     <hyperlink ref="C382" r:id="rId_hyperlink_381"/>
     <hyperlink ref="C383" r:id="rId_hyperlink_382"/>
     <hyperlink ref="C384" r:id="rId_hyperlink_383"/>
     <hyperlink ref="C385" r:id="rId_hyperlink_384"/>
     <hyperlink ref="C386" r:id="rId_hyperlink_385"/>
     <hyperlink ref="C387" r:id="rId_hyperlink_386"/>
     <hyperlink ref="C388" r:id="rId_hyperlink_387"/>
     <hyperlink ref="C389" r:id="rId_hyperlink_388"/>
     <hyperlink ref="C390" r:id="rId_hyperlink_389"/>
     <hyperlink ref="C391" r:id="rId_hyperlink_390"/>
     <hyperlink ref="C392" r:id="rId_hyperlink_391"/>
     <hyperlink ref="C393" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="C394" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="C395" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="C396" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="C397" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="C398" r:id="rId_hyperlink_397"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>