--- v2 (2026-06-23)
+++ v3 (2026-08-22)
@@ -12,59 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="483">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Data Referência</t>
   </si>
   <si>
     <t>Download</t>
+  </si>
+  <si>
+    <t>RREO 3º Bim 2026</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>Demonstrativo da Execução das Despesas por FunçãoSubfunção 3º BIM 2026</t>
+  </si>
+  <si>
+    <t>DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO - MDE 3º BIM 2026</t>
+  </si>
+  <si>
+    <t>RREO 3º BIM 2026</t>
+  </si>
+  <si>
+    <t>Demonstrativo dos Resultados Primário e Nominal 3º BIM 2026</t>
+  </si>
+  <si>
+    <t>Demonstrativo da Receita Corrente Líquida 3º BIM 2026</t>
+  </si>
+  <si>
+    <t>DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCIÁRIAS 3º BIM 2026</t>
+  </si>
+  <si>
+    <t>Demonstrativo dos Restos a Pagar por Poder e Órgão 3º BIM 2026</t>
+  </si>
+  <si>
+    <t>Balanço Orçamentário 3º BIM 2026</t>
+  </si>
+  <si>
+    <t>Demonstrativo das Receitas e Despesas com Ações e Serviços Públicos de Saúde 3º BIM 2026</t>
+  </si>
+  <si>
+    <t>DEMONSTRATIVO DAS PARCERIAS PÚBLICO-PRIVADAS 3º BIM 2026</t>
   </si>
   <si>
     <t>RREO 2º Bim 2026</t>
   </si>
   <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>Balanço Orçamentário 2º Bim 2026</t>
   </si>
   <si>
     <t>Demonstrativo da Execução das Despesas por Função Subfunção 2º Bim 2026</t>
   </si>
   <si>
     <t>DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO - MDE 2º Bim 2026</t>
   </si>
   <si>
     <t>Demonstrativo das Receitas e Despesas com Ações e Serviços Públicos de Saúde 2º Bim 2026</t>
   </si>
   <si>
     <t>RREO 1º Bim 2026</t>
   </si>
   <si>
     <t>28/02/2026</t>
   </si>
@@ -1772,62 +1808,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773643/images/original/Balan&#231;o Or&#231;ament&#225;rio 2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773644/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o  2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773645/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE  2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773646/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de  2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773647/images/original/RREO  2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748258/images/original/RREO  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748255/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748253/images/original/Balan&#231;o Or&#231;ament&#225;rio 1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748256/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748257/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716819/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716820/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716822/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716823/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL (REGRA DE OURO).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716824/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO REGIME PR&#211;PRIO DE PREVID&#202;NCIA DOS SERVIDORES.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716825/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716826/images/original/RREO 6&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716814/images/original/Balan&#231;o Or&#231;ament&#225;rio 6&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716815/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716816/images/original/Demonstrativo da Receita Corrente L&#237;quida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716817/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716818/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/719569/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678772/images/original/Balan&#231;o Or&#231;ament&#225;rio  5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678773/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678774/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678775/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678776/images/original/RREO 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638387/images/original/Balan&#231;o Or&#231;ament&#225;rio  4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638388/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638389/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638390/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638391/images/original/RREO 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607477/images/original/Balan&#231;o Or&#231;ament&#225;rio  3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607479/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607481/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607483/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607484/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607485/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607487/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607488/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607489/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607491/images/original/RREO 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561095/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561096/images/original/RREO 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561092/images/original/Balan&#231;o Or&#231;ament&#225;rio  2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561093/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561094/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529793/images/original/Balan&#231;o Or&#231;ament&#225;rio  1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529794/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529796/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/542711/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/542712/images/original/RREO 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514221/images/original/Demon Bal Or&#231; 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514222/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514223/images/original/Demonstrativo da Receita Corrente L&#237;quida 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514224/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS do RPPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514225/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514226/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514227/images/original/Demon Rec e Desp MDE 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514228/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL (REGRA DE OURO) 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514229/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO RPPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514230/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514231/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514232/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514233/images/original/Demon RREO 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496305/images/original/Demon Bal Or&#231; 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496306/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496312/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/497221/images/original/Demon Rec e Desp MDE 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/497222/images/original/Demon RREO 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483515/images/original/Demon Bal Or&#231; 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483516/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483517/images/original/Demon Rec e Desp MDE 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483518/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483519/images/original/Demon RREO 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465720/images/original/Demon Bal Or&#231; 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465722/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465723/images/original/Demon Rec e Desp MDE 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465724/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465745/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465746/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465747/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465748/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465749/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465750/images/original/Demon RREO 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447525/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447522/images/original/Demon Bal Or&#231; 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447523/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447524/images/original/Demon Rec e Desp MDE 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447526/images/original/Demon RREO 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408208/images/original/Demon Bal Or&#231; 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408209/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408210/images/original/Demon Rec e Desp MDE 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408211/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408212/images/original/Demon RREO 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390245/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390236/images/original/Demon Bal Or&#231; 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390237/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390238/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390239/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390240/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390241/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390242/images/original/Demon Rec e Desp MDE 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390243/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390244/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO RPPS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390246/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390247/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390248/images/original/Demon RREO 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364182/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364181/images/original/Demon Bal Or&#231; 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364183/images/original/Demon Rec e Desp MDE 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364184/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364185/images/original/Demon RREO 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322752/images/original/Demon RREO 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322748/images/original/Demon Bal Or&#231; 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322749/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322750/images/original/Demon Rec e Desp MDE 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322751/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305954/images/original/Demon Bal Or&#231; 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305955/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305956/images/original/Demon Rec e Desp MDE 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305957/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305958/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305959/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305960/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305961/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305962/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305963/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305964/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305965/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305966/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305967/images/original/Demon RREO 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292250/images/original/Demon Bal Or&#231; 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292251/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292252/images/original/Demon Rec e Desp MDE 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292253/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292254/images/original/Demon RREO 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282562/images/original/Demon Bal Or&#231; 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282576/images/original/Demon RREO 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282564/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282565/images/original/Demon RCL 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282566/images/original/Demon Rec Desp RPPS 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282567/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282569/images/original/Demon Rec e Desp MDE 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282570/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282571/images/original/Demon PPP 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282575/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262685/images/original/Demon Bal Or&#231; 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262686/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262687/images/original/Demon RCL 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262688/images/original/Demon Rec Desp RPPS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262689/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262690/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262691/images/original/Demon Rec e Desp MDE 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262692/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262693/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO REGIME PR&#211;PRIO DE PREVID&#202;NCIA DOS SERVIDORES 2&#186; Sem 2022 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262694/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262695/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262696/images/original/PPP 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262697/images/original/RREO 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246950/images/original/Demon Bal Or&#231; 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246951/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246952/images/original/Demon RCL 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246953/images/original/Demon Rec Desp RPPS 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246954/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246955/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246957/images/original/Demon Rec e Desp MDE 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246958/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246959/images/original/PPP 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246960/images/original/RREO 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221317/images/original/Demon RCL 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221315/images/original/Demon Bal Or&#231; 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221316/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221320/images/original/Demon Rec Desp RPPS 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221321/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221322/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221323/images/original/Demon Rec e Desp MDE 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221324/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221325/images/original/PPP 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221326/images/original/RREO 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209889/images/original/Demon PPP 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209882/images/original/Demon Bal Or&#231; 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209883/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209884/images/original/Demon RCL 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209885/images/original/Demon Rec Desp RPPS 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209886/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209887/images/original/Demon Rec e Desp MDE 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209888/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209890/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209891/images/original/RREO 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200762/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200763/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200756/images/original/Demon Bal Or&#231; 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200758/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200759/images/original/Demon RCL 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200760/images/original/Demon Rec Desp RPPS 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200764/images/original/Demon Rec e Desp MDE 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200765/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200767/images/original/Demon PPP 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200768/images/original/Demon RREO 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181910/images/original/Demon Bal Or&#231; 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181911/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181912/images/original/Demon RCL 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181914/images/original/Demon Rec Desp RPPS 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181915/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181916/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181917/images/original/Demon Rec e Desp MDE 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181918/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181919/images/original/Demon PPP 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181921/images/original/Demon RREO 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174252/images/original/Demon RREO 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174240/images/original/Demon Bal Or&#231; 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174241/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174242/images/original/Demon RCL 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174243/images/original/Demon Rec Desp RPPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174244/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174245/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174246/images/original/Demon Rec e Desp MDE 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174247/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174248/images/original/Demon Receitas Opera&#231;&#245;es de Cr&#233;dito e Despesas de Capital 6&#186; bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174249/images/original/Demon da Rec Aliena&#231;&#227;o de Ativos e Aplica&#231;&#227;o dos Recursos 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174250/images/original/Demon PPP 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174251/images/original/Demon Proje&#231;&#227;o Atuarial do RPPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164811/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164812/images/original/Demon Rec e Desp MDE 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164813/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164806/images/original/Demon Bal Or&#231; 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164807/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164808/images/original/Demon RCL 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164809/images/original/Demon Rec Desp RPPS 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164810/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164814/images/original/Demon PPP 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164815/images/original/Demon RREO 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153070/images/original/Demon Bal Or&#231; 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153071/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153072/images/original/Demon RCL 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153073/images/original/Demon Rec Desp RPPS 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153074/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153075/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153076/images/original/Demon Rec e Desp MDE 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153077/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153078/images/original/Demon PPP 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153079/images/original/Demon RREO 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144750/images/original/Demon Bal Or&#231; 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144751/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144752/images/original/Demon RCL 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144753/images/original/Demon Rec Desp RPPS 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144754/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144755/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144756/images/original/Demon Rec e Desp MDE 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144757/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144759/images/original/Demon PPP 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144760/images/original/Demon RREO 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137890/images/original/Demon Bal Or&#231; 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137892/images/original/Demon RCL 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137891/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137893/images/original/Demon Rec Desp RPPS 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137894/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137895/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137896/images/original/Demon Rec e Desp MDE 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137897/images/original/Demon PPP 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137898/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137899/images/original/Demon RREO 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132319/images/original/Demon Bal Or&#231; 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132320/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132321/images/original/Demon RCL 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132322/images/original/Demon Rec Desp RPPS 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132323/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132324/images/original/Demon Rec e Desp MDE 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132325/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132327/images/original/Demon PPP 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132328/images/original/Demon RREO 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128964/images/original/Demon Bal Or&#231; 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128965/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128966/images/original/Demon RCL 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128967/images/original/Demon Rec Desp RPPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128968/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128969/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128970/images/original/Demon Rec e Desp MDE 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128971/images/original/Demon Receitas Opera&#231;&#245;es de Cr&#233;dito e Despesas de Capital 6&#186; bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128972/images/original/Demon Proje&#231;&#227;o Atuarial do RPPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128973/images/original/Demon da Rec Aliena&#231;&#227;o de Ativos e Aplica&#231;&#227;o dos Recursos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128974/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128975/images/original/Demon PPP 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128976/images/original/Demon RREO 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124472/images/original/Demon RCL 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124470/images/original/Demon Bal Or&#231; 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124471/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124473/images/original/Demon Rec Desp RPPS 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124475/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124477/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124478/images/original/Demon Rec e Desp MDE 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124480/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124481/images/original/Demon PPP 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124482/images/original/Demon RREO 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119514/images/original/Demon RCL 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119513/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119512/images/original/Demon Bal Or&#231; 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119515/images/original/Demon Rec Desp RPPS 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119516/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119517/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119518/images/original/Demon Rec e Desp MDE 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119519/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119520/images/original/Demon RREO 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110077/images/original/Demon Rec Desp RPPS 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110074/images/original/Demon Bal Or&#231; 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110075/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110076/images/original/Demon RCL 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110078/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110079/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110080/images/original/Demon Rec e Desp MDE 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110081/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110082/images/original/Demon PPP 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110083/images/original/Demon RREO 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80662/images/original/Demon Bal Or&#231; 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80663/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80664/images/original/Demon RCL 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80666/images/original/Demon Rec Desp RPPS 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80667/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80668/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80669/images/original/Demon Rec e Desp MDE 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80671/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80672/images/original/Demon RREO 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73205/images/original/Demon Bal Or&#231; 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73206/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73207/images/original/Demon RCL 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73208/images/original/Demon Rec Desp RPPS 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73209/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73210/images/original/Demon Restos a Pagar por &#211;rg&#227;o1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73211/images/original/Demon Rec e Desp MDE 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73213/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73214/images/original/Demon PPP 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73215/images/original/Demon RREO 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68353/images/original/Demon Rec Desp RPPS 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68350/images/original/Demon Bal Or&#231; 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68351/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68352/images/original/Demon RCL 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68354/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68355/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68356/images/original/Demon Rec e Desp MDE 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68358/images/original/Demon da Proje&#231;&#227;o Atuarial do RPPS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68359/images/original/Demon Rec de Aliena&#231;&#227;o e Aplic Rec 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68360/images/original/Demon PPP 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69406/images/original/Demon das Rec e Desp Opera&#231;&#245;es de Cr&#233;dito e Desp Capital 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69407/images/original/Demon RREO 6&#186; Bim  2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69422/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68201/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68202/images/original/Demon RCL 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68200/images/original/Demon Bal Or&#231; 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68203/images/original/Demon Rec Desp RPPS 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68204/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68205/images/original/Demon Restos a Pagar por &#211;rg&#227;o5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68206/images/original/Demon Rec e Desp MDE 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68207/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68208/images/original/Demon PPP 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68209/images/original/Demon RREO 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68179/images/original/Demon Bal Or&#231; 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68180/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68181/images/original/Demon RCL 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68182/images/original/Demon Rec Desp RPPS 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68183/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68188/images/original/Demon Restos a Pagar por &#211;rg&#227;o4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68189/images/original/Demon Rec e Desp MDE 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68190/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68194/images/original/Demon PPP 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68196/images/original/Demon RREO 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68169/images/original/Demon Bal Or&#231; 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68170/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68171/images/original/Demon RCL 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68172/images/original/Demon Rec Desp RPPS 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68173/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68174/images/original/Demon Restos a Pagar por &#211;rg&#227;o3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68175/images/original/Demon Rec e Desp MDE 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68176/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68177/images/original/Demon PPP 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68178/images/original/Demon RREO 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68164/images/original/Demon Restos a Pagar por &#211;rg&#227;o2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68159/images/original/Demon Bal Or&#231; 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68160/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68161/images/original/Demon RCL 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68162/images/original/Demon Rec Desp RPPS 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68163/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68165/images/original/Demon Rec e Desp MDE 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68166/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68167/images/original/Demon PPP 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68168/images/original/Demon RREO 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68155/images/original/Demon Rec e Desp MDE 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68156/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68157/images/original/Demon PPP 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68149/images/original/Demon Bal Or&#231; 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68150/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68151/images/original/Demon RCL 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68152/images/original/Demon Rec Desp RPPS 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68153/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68154/images/original/Demon Restos a Pagar por &#211;rg&#227;o1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68158/images/original/Demon RREO 1&#186; Bim 2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/811555/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;oSubfun&#231;&#227;o   3&#186; BIM 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/811562/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE   3&#186; BIM 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/811567/images/original/RREO 3&#186; BIM 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/811558/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal   3&#186; BIM 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/811556/images/original/Demonstrativo da Receita Corrente L&#237;quida   3&#186; BIM 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/811557/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS   3&#186; BIM 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/811560/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o   3&#186; BIM 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/811553/images/original/Balan&#231;o Or&#231;ament&#225;rio   3&#186; BIM 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/811563/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de   3&#186; BIM 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/811565/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS   3&#186; BIM 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773643/images/original/Balan&#231;o Or&#231;ament&#225;rio 2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773644/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o  2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773645/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE  2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773646/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de  2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/773647/images/original/RREO  2&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748258/images/original/RREO  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748255/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748253/images/original/Balan&#231;o Or&#231;ament&#225;rio 1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748256/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/748257/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de  1&#186; Bim 2026.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716819/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716820/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716822/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716823/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL (REGRA DE OURO).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716824/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO REGIME PR&#211;PRIO DE PREVID&#202;NCIA DOS SERVIDORES.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716825/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716826/images/original/RREO 6&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716814/images/original/Balan&#231;o Or&#231;ament&#225;rio 6&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716815/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716816/images/original/Demonstrativo da Receita Corrente L&#237;quida.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716817/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/716818/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/719569/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678772/images/original/Balan&#231;o Or&#231;ament&#225;rio  5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678773/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678774/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678775/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/678776/images/original/RREO 5&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638387/images/original/Balan&#231;o Or&#231;ament&#225;rio  4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638388/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638389/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638390/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/638391/images/original/RREO 4&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607477/images/original/Balan&#231;o Or&#231;ament&#225;rio  3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607479/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607481/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607483/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607484/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607485/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607487/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607488/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607489/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/607491/images/original/RREO 3&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561095/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561096/images/original/RREO 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561092/images/original/Balan&#231;o Or&#231;ament&#225;rio  2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561093/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/561094/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 2&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529793/images/original/Balan&#231;o Or&#231;ament&#225;rio  1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529794/images/original/Demonstrativo da Execu&#231;&#227;o das Despesas por Fun&#231;&#227;o Subfun&#231;&#227;o 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/529796/images/original/Demonstrativo das Receitas e Despesas com A&#231;&#245;es e Servi&#231;os P&#250;blicos de Sa&#250;de 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/542711/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS COM MANUTEN&#199;&#195;O E DESENVOLVIMENTO DO ENSINO - MDE 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/542712/images/original/RREO 1&#186; Bim 2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514221/images/original/Demon Bal Or&#231; 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514222/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514223/images/original/Demonstrativo da Receita Corrente L&#237;quida 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514224/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS do RPPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514225/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514226/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514227/images/original/Demon Rec e Desp MDE 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514228/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL (REGRA DE OURO) 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514229/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO RPPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514230/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514231/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514232/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/514233/images/original/Demon RREO 6&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496305/images/original/Demon Bal Or&#231; 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496306/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/496312/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/497221/images/original/Demon Rec e Desp MDE 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/497222/images/original/Demon RREO 5&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483515/images/original/Demon Bal Or&#231; 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483516/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483517/images/original/Demon Rec e Desp MDE 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483518/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/483519/images/original/Demon RREO 4&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465720/images/original/Demon Bal Or&#231; 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465722/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465723/images/original/Demon Rec e Desp MDE 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465724/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465745/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465746/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465747/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465748/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465749/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/465750/images/original/Demon RREO 3&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447525/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447522/images/original/Demon Bal Or&#231; 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447523/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447524/images/original/Demon Rec e Desp MDE 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/447526/images/original/Demon RREO 2&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408208/images/original/Demon Bal Or&#231; 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408209/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408210/images/original/Demon Rec e Desp MDE 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408211/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/408212/images/original/Demon RREO 1&#186; Bim 2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390245/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390236/images/original/Demon Bal Or&#231; 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390237/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390238/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390239/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390240/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390241/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390242/images/original/Demon Rec e Desp MDE 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390243/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390244/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO RPPS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390246/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390247/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/390248/images/original/Demon RREO 6&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364182/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364181/images/original/Demon Bal Or&#231; 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364183/images/original/Demon Rec e Desp MDE 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364184/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/364185/images/original/Demon RREO 5&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322752/images/original/Demon RREO 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322748/images/original/Demon Bal Or&#231; 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322749/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322750/images/original/Demon Rec e Desp MDE 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/322751/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305954/images/original/Demon Bal Or&#231; 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305955/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305956/images/original/Demon Rec e Desp MDE 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305957/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305958/images/original/Demonstrativo da Receita Corrente L&#237;quida 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305959/images/original/DEMONSTRATIVO DAS RECEITAS E DESPESAS PREVIDENCI&#193;RIAS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305960/images/original/Demonstrativo dos Resultados Prim&#225;rio e Nominal 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305961/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305962/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305963/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305964/images/original/Demonstra&#1048991;vo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305965/images/original/Demonstrativo dos Restos a Pagar por Poder e &#211;rg&#227;o 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305966/images/original/DEMONSTRATIVO DAS PARCERIAS P&#218;BLICO-PRIVADAS 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/305967/images/original/Demon RREO 3&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292250/images/original/Demon Bal Or&#231; 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292251/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292252/images/original/Demon Rec e Desp MDE 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292253/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/292254/images/original/Demon RREO 2&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282562/images/original/Demon Bal Or&#231; 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282576/images/original/Demon RREO 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282564/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282565/images/original/Demon RCL 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282566/images/original/Demon Rec Desp RPPS 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282567/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282569/images/original/Demon Rec e Desp MDE 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282570/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282571/images/original/Demon PPP 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/282575/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262685/images/original/Demon Bal Or&#231; 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262686/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262687/images/original/Demon RCL 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262688/images/original/Demon Rec Desp RPPS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262689/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262690/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262691/images/original/Demon Rec e Desp MDE 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262692/images/original/DEMONSTRATIVO DAS RECEITAS DE OPERA&#199;&#213;ES DE CR&#201;DITO E DESPESAS DE CAPITAL 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262693/images/original/DEMONSTRATIVO DA PROJE&#199;&#195;O ATUARIAL DO REGIME PR&#211;PRIO DE PREVID&#202;NCIA DOS SERVIDORES 2&#186; Sem 2022 Exe.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262694/images/original/DEMONSTRATIVO DA RECEITA DE ALIENA&#199;&#195;O DE ATIVOS E APLICA&#199;&#195;O DOS RECURSOS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262695/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262696/images/original/PPP 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/262697/images/original/RREO 6&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246950/images/original/Demon Bal Or&#231; 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246951/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246952/images/original/Demon RCL 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246953/images/original/Demon Rec Desp RPPS 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246954/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246955/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246957/images/original/Demon Rec e Desp MDE 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246958/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246959/images/original/PPP 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/246960/images/original/RREO 5&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221317/images/original/Demon RCL 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221315/images/original/Demon Bal Or&#231; 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221316/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221320/images/original/Demon Rec Desp RPPS 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221321/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221322/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221323/images/original/Demon Rec e Desp MDE 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221324/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221325/images/original/PPP 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/221326/images/original/RREO 4&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209889/images/original/Demon PPP 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209882/images/original/Demon Bal Or&#231; 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209883/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209884/images/original/Demon RCL 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209885/images/original/Demon Rec Desp RPPS 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209886/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209887/images/original/Demon Rec e Desp MDE 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209888/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209890/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/209891/images/original/RREO 3&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200762/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200763/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200756/images/original/Demon Bal Or&#231; 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200758/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200759/images/original/Demon RCL 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200760/images/original/Demon Rec Desp RPPS 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200764/images/original/Demon Rec e Desp MDE 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200765/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200767/images/original/Demon PPP 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/200768/images/original/Demon RREO 2&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181910/images/original/Demon Bal Or&#231; 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181911/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181912/images/original/Demon RCL 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181914/images/original/Demon Rec Desp RPPS 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181915/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181916/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181917/images/original/Demon Rec e Desp MDE 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181918/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181919/images/original/Demon PPP 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/181921/images/original/Demon RREO 1&#186; Bim 2022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174252/images/original/Demon RREO 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174240/images/original/Demon Bal Or&#231; 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174241/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174242/images/original/Demon RCL 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174243/images/original/Demon Rec Desp RPPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174244/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174245/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174246/images/original/Demon Rec e Desp MDE 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174247/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174248/images/original/Demon Receitas Opera&#231;&#245;es de Cr&#233;dito e Despesas de Capital 6&#186; bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174249/images/original/Demon da Rec Aliena&#231;&#227;o de Ativos e Aplica&#231;&#227;o dos Recursos 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174250/images/original/Demon PPP 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/174251/images/original/Demon Proje&#231;&#227;o Atuarial do RPPS 6&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164811/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164812/images/original/Demon Rec e Desp MDE 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164813/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164806/images/original/Demon Bal Or&#231; 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164807/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164808/images/original/Demon RCL 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164809/images/original/Demon Rec Desp RPPS 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164810/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164814/images/original/Demon PPP 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/164815/images/original/Demon RREO 5&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153070/images/original/Demon Bal Or&#231; 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153071/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153072/images/original/Demon RCL 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153073/images/original/Demon Rec Desp RPPS 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153074/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153075/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153076/images/original/Demon Rec e Desp MDE 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153077/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153078/images/original/Demon PPP 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/153079/images/original/Demon RREO 4&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144750/images/original/Demon Bal Or&#231; 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144751/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144752/images/original/Demon RCL 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144753/images/original/Demon Rec Desp RPPS 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144754/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144755/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144756/images/original/Demon Rec e Desp MDE 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144757/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144759/images/original/Demon PPP 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/144760/images/original/Demon RREO 3&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137890/images/original/Demon Bal Or&#231; 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137892/images/original/Demon RCL 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137891/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137893/images/original/Demon Rec Desp RPPS 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137894/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137895/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137896/images/original/Demon Rec e Desp MDE 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137897/images/original/Demon PPP 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137898/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/137899/images/original/Demon RREO 2&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132319/images/original/Demon Bal Or&#231; 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132320/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132321/images/original/Demon RCL 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132322/images/original/Demon Rec Desp RPPS 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132323/images/original/Demon Restos a Pagar por &#211;rg&#227;o 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132324/images/original/Demon Rec e Desp MDE 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132325/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132327/images/original/Demon PPP 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/132328/images/original/Demon RREO 1&#186; Bim 2021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128964/images/original/Demon Bal Or&#231; 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128965/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128966/images/original/Demon RCL 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128967/images/original/Demon Rec Desp RPPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128968/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128969/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128970/images/original/Demon Rec e Desp MDE 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128971/images/original/Demon Receitas Opera&#231;&#245;es de Cr&#233;dito e Despesas de Capital 6&#186; bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128972/images/original/Demon Proje&#231;&#227;o Atuarial do RPPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128973/images/original/Demon da Rec Aliena&#231;&#227;o de Ativos e Aplica&#231;&#227;o dos Recursos.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128974/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128975/images/original/Demon PPP 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/128976/images/original/Demon RREO 6&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124472/images/original/Demon RCL 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124470/images/original/Demon Bal Or&#231; 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124471/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124473/images/original/Demon Rec Desp RPPS 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124475/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124477/images/original/Demon Restos a Pagar por &#211;rg&#227;o 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124478/images/original/Demon Rec e Desp MDE 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124480/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124481/images/original/Demon PPP 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/124482/images/original/Demon RREO 5&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119514/images/original/Demon RCL 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119513/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119512/images/original/Demon Bal Or&#231; 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119515/images/original/Demon Rec Desp RPPS 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119516/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119517/images/original/Demon Restos a Pagar por &#211;rg&#227;o 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119518/images/original/Demon Rec e Desp MDE 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119519/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/119520/images/original/Demon RREO 4&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110077/images/original/Demon Rec Desp RPPS 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110074/images/original/Demon Bal Or&#231; 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110075/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110076/images/original/Demon RCL 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110078/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110079/images/original/Demon Restos a Pagar por &#211;rg&#227;o 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110080/images/original/Demon Rec e Desp MDE 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110081/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110082/images/original/Demon PPP 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/110083/images/original/Demon RREO 3&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80662/images/original/Demon Bal Or&#231; 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80663/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80664/images/original/Demon RCL 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80666/images/original/Demon Rec Desp RPPS 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80667/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80668/images/original/Demon Restos a Pagar por &#211;rg&#227;o 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80669/images/original/Demon Rec e Desp MDE 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80671/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/80672/images/original/Demon RREO 2&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73205/images/original/Demon Bal Or&#231; 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73206/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73207/images/original/Demon RCL 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73208/images/original/Demon Rec Desp RPPS 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73209/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73210/images/original/Demon Restos a Pagar por &#211;rg&#227;o1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73211/images/original/Demon Rec e Desp MDE 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73213/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73214/images/original/Demon PPP 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/73215/images/original/Demon RREO 1&#186; Bim 2020.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68353/images/original/Demon Rec Desp RPPS 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68350/images/original/Demon Bal Or&#231; 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68351/images/original/Demon Desp Fun Subfun&#231;&#227;o 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68352/images/original/Demon RCL 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68354/images/original/Demon Res Prim&#225;rio e Nominal 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68355/images/original/Demon Restos a Pagar por &#211;rg&#227;o 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68356/images/original/Demon Rec e Desp MDE 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68358/images/original/Demon da Proje&#231;&#227;o Atuarial do RPPS.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68359/images/original/Demon Rec de Aliena&#231;&#227;o e Aplic Rec 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68360/images/original/Demon PPP 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69406/images/original/Demon das Rec e Desp Opera&#231;&#245;es de Cr&#233;dito e Desp Capital 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69407/images/original/Demon RREO 6&#186; Bim  2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/69422/images/original/Demon Rec e Desp ASPS 6&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68201/images/original/Demon Desp Fun Subfun&#231;&#227;o 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68202/images/original/Demon RCL 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68200/images/original/Demon Bal Or&#231; 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68203/images/original/Demon Rec Desp RPPS 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68204/images/original/Demon Res Prim&#225;rio e Nominal 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68205/images/original/Demon Restos a Pagar por &#211;rg&#227;o5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68206/images/original/Demon Rec e Desp MDE 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68207/images/original/Demon Rec e Desp ASPS 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68208/images/original/Demon PPP 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68209/images/original/Demon RREO 5&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68179/images/original/Demon Bal Or&#231; 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68180/images/original/Demon Desp Fun Subfun&#231;&#227;o 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68181/images/original/Demon RCL 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68182/images/original/Demon Rec Desp RPPS 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68183/images/original/Demon Res Prim&#225;rio e Nominal 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68188/images/original/Demon Restos a Pagar por &#211;rg&#227;o4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68189/images/original/Demon Rec e Desp MDE 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68190/images/original/Demon Rec e Desp ASPS 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68194/images/original/Demon PPP 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68196/images/original/Demon RREO 4&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68169/images/original/Demon Bal Or&#231; 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68170/images/original/Demon Desp Fun Subfun&#231;&#227;o 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68171/images/original/Demon RCL 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68172/images/original/Demon Rec Desp RPPS 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68173/images/original/Demon Res Prim&#225;rio e Nominal 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68174/images/original/Demon Restos a Pagar por &#211;rg&#227;o3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68175/images/original/Demon Rec e Desp MDE 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68176/images/original/Demon Rec e Desp ASPS 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68177/images/original/Demon PPP 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68178/images/original/Demon RREO 3&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68164/images/original/Demon Restos a Pagar por &#211;rg&#227;o2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68159/images/original/Demon Bal Or&#231; 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68160/images/original/Demon Desp Fun Subfun&#231;&#227;o 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68161/images/original/Demon RCL 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68162/images/original/Demon Rec Desp RPPS 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68163/images/original/Demon Res Prim&#225;rio e Nominal 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68165/images/original/Demon Rec e Desp MDE 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68166/images/original/Demon Rec e Desp ASPS 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68167/images/original/Demon PPP 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68168/images/original/Demon RREO 2&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68155/images/original/Demon Rec e Desp MDE 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68156/images/original/Demon Rec e Desp ASPS 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68157/images/original/Demon PPP 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68149/images/original/Demon Bal Or&#231; 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68150/images/original/Demon Desp Fun Subfun&#231;&#227;o 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68151/images/original/Demon RCL 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68152/images/original/Demon Rec Desp RPPS 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68153/images/original/Demon Res Prim&#225;rio e Nominal 1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68154/images/original/Demon Restos a Pagar por &#211;rg&#227;o1&#186; Bim 2019.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn-gw.webdehost.com.br/7/DocumentAssets/68158/images/original/Demon RREO 1&#186; Bim 2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C398"/>
+  <dimension ref="A1:C408"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C398" sqref="C398"/>
+      <selection activeCell="C408" sqref="C408"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>5</v>
       </c>
@@ -1851,103 +1887,103 @@
         <v>4</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B11" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>15</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>18</v>
@@ -1961,249 +1997,249 @@
         <v>16</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>15</v>
       </c>
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B17" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B18" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B19" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B20" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B21" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="B22" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="B23" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="B24" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B25" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B26" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B27" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B29" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B30" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B31" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B32" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B33" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B34" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:3">
@@ -2214,576 +2250,576 @@
         <v>42</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>41</v>
       </c>
       <c r="B38" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>41</v>
       </c>
       <c r="B39" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B40" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B41" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B42" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B43" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="B44" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B50" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B51" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B52" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B53" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55" t="s">
         <v>65</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56" t="s">
         <v>65</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58" t="s">
         <v>65</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59" t="s">
         <v>65</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B60" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B61" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B62" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B63" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B64" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="B65" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="B66" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="B67" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B68" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B69" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B70" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B71" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B72" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
+        <v>76</v>
+      </c>
+      <c r="B73" t="s">
+        <v>77</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="B74" t="s">
+        <v>77</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="B75" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="B76" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
+        <v>91</v>
+      </c>
+      <c r="B78" t="s">
+        <v>92</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B79" t="s">
+        <v>92</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B80" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B81" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B82" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B83" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B84" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B85" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B86" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B87" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>105</v>
       </c>
       <c r="B88" t="s">
         <v>106</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>105</v>
       </c>
       <c r="B89" t="s">
         <v>106</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>108</v>
@@ -2802,670 +2838,670 @@
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>105</v>
       </c>
       <c r="B91" t="s">
         <v>106</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>105</v>
       </c>
       <c r="B92" t="s">
         <v>106</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" t="s">
+        <v>105</v>
+      </c>
+      <c r="B93" t="s">
+        <v>106</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B94" t="s">
+        <v>106</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B95" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B96" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B97" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
+        <v>117</v>
+      </c>
+      <c r="B98" t="s">
+        <v>118</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B99" t="s">
+        <v>118</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B100" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B101" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B102" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B103" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B104" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B105" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B106" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B107" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="B108" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="B109" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="B110" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B111" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B112" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B113" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B114" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B115" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
+        <v>131</v>
+      </c>
+      <c r="B116" t="s">
+        <v>132</v>
+      </c>
+      <c r="C116" s="1" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="B117" t="s">
+        <v>132</v>
+      </c>
+      <c r="C117" s="1" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="B118" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="B119" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="B120" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
+        <v>145</v>
+      </c>
+      <c r="B121" t="s">
+        <v>146</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>147</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B122" t="s">
+        <v>146</v>
+      </c>
+      <c r="C122" s="1" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B123" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B124" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B125" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B126" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B127" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B128" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B129" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B130" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="B131" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="B132" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="B133" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="B134" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" t="s">
+        <v>159</v>
+      </c>
+      <c r="B135" t="s">
         <v>160</v>
       </c>
-      <c r="B135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" t="s">
+        <v>159</v>
+      </c>
+      <c r="B136" t="s">
         <v>160</v>
       </c>
-      <c r="B136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" t="s">
+        <v>159</v>
+      </c>
+      <c r="B137" t="s">
         <v>160</v>
       </c>
-      <c r="B137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" t="s">
+        <v>159</v>
+      </c>
+      <c r="B138" t="s">
         <v>160</v>
       </c>
-      <c r="B138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C138" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" t="s">
+        <v>159</v>
+      </c>
+      <c r="B139" t="s">
         <v>160</v>
       </c>
-      <c r="B139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C139" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="B140" t="s">
+        <v>160</v>
+      </c>
+      <c r="C140" s="1" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="B141" t="s">
+        <v>160</v>
+      </c>
+      <c r="C141" s="1" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="B142" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="B143" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="B144" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B145" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B146" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B147" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B148" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B149" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" t="s">
         <v>179</v>
       </c>
       <c r="B150" t="s">
         <v>180</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" t="s">
         <v>179</v>
       </c>
       <c r="B151" t="s">
         <v>180</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>182</v>
@@ -3539,519 +3575,519 @@
     </row>
     <row r="158" spans="1:3">
       <c r="A158" t="s">
         <v>179</v>
       </c>
       <c r="B158" t="s">
         <v>180</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" t="s">
         <v>179</v>
       </c>
       <c r="B159" t="s">
         <v>180</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="B160" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="B161" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="B162" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>179</v>
+        <v>195</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B163" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B164" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B165" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B166" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B167" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B168" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B169" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B170" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B171" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B172" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B173" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B174" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B175" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B176" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B177" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B178" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B179" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B180" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B181" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B182" t="s">
+        <v>206</v>
+      </c>
+      <c r="C182" s="1" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B183" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B184" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B185" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B186" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B187" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B188" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B189" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B190" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B191" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B192" t="s">
+        <v>217</v>
+      </c>
+      <c r="C192" s="1" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B193" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B194" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B195" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B196" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B197" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B198" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B199" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B200" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B201" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B202" t="s">
+        <v>228</v>
+      </c>
+      <c r="C202" s="1" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" t="s">
         <v>238</v>
       </c>
       <c r="B203" t="s">
         <v>239</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" t="s">
         <v>238</v>
       </c>
       <c r="B204" t="s">
         <v>239</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="205" spans="1:3">
@@ -4232,186 +4268,186 @@
     </row>
     <row r="221" spans="1:3">
       <c r="A221" t="s">
         <v>250</v>
       </c>
       <c r="B221" t="s">
         <v>251</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" t="s">
         <v>250</v>
       </c>
       <c r="B222" t="s">
         <v>251</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="B223" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="B224" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="B225" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B226" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B227" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B228" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B229" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B230" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B231" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B232" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B233" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B234" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B235" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" t="s">
         <v>277</v>
       </c>
       <c r="B236" t="s">
         <v>278</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" t="s">
         <v>277</v>
       </c>
       <c r="B237" t="s">
         <v>278</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>280</v>
@@ -4804,296 +4840,296 @@
     </row>
     <row r="273" spans="1:3">
       <c r="A273" t="s">
         <v>313</v>
       </c>
       <c r="B273" t="s">
         <v>314</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" t="s">
         <v>313</v>
       </c>
       <c r="B274" t="s">
         <v>314</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" t="s">
+        <v>313</v>
+      </c>
+      <c r="B275" t="s">
+        <v>314</v>
+      </c>
+      <c r="C275" s="1" t="s">
         <v>324</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B276" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B277" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B278" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B279" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B280" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B281" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B282" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B283" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B284" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="B285" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="B286" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="B287" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B288" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B289" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B290" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B291" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B292" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B293" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B294" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B295" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B296" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B297" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" t="s">
         <v>351</v>
       </c>
       <c r="B298" t="s">
         <v>352</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" t="s">
         <v>351</v>
       </c>
       <c r="B299" t="s">
         <v>352</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>354</v>
@@ -5156,153 +5192,153 @@
     </row>
     <row r="305" spans="1:3">
       <c r="A305" t="s">
         <v>351</v>
       </c>
       <c r="B305" t="s">
         <v>352</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" t="s">
         <v>351</v>
       </c>
       <c r="B306" t="s">
         <v>352</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" t="s">
+        <v>351</v>
+      </c>
+      <c r="B307" t="s">
+        <v>352</v>
+      </c>
+      <c r="C307" s="1" t="s">
         <v>362</v>
-      </c>
-[...4 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B308" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B309" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B310" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B311" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B312" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B313" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B314" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B315" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B316" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" t="s">
         <v>374</v>
       </c>
       <c r="B317" t="s">
         <v>375</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" t="s">
         <v>374</v>
       </c>
       <c r="B318" t="s">
         <v>375</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>377</v>
@@ -5365,153 +5401,153 @@
     </row>
     <row r="324" spans="1:3">
       <c r="A324" t="s">
         <v>374</v>
       </c>
       <c r="B324" t="s">
         <v>375</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" t="s">
         <v>374</v>
       </c>
       <c r="B325" t="s">
         <v>375</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" t="s">
+        <v>374</v>
+      </c>
+      <c r="B326" t="s">
+        <v>375</v>
+      </c>
+      <c r="C326" s="1" t="s">
         <v>385</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B327" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B328" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B329" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B330" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B331" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B332" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B333" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B334" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B335" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" t="s">
         <v>397</v>
       </c>
       <c r="B336" t="s">
         <v>398</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" t="s">
         <v>397</v>
       </c>
       <c r="B337" t="s">
         <v>398</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>400</v>
@@ -5585,186 +5621,186 @@
     </row>
     <row r="344" spans="1:3">
       <c r="A344" t="s">
         <v>397</v>
       </c>
       <c r="B344" t="s">
         <v>398</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" t="s">
         <v>397</v>
       </c>
       <c r="B345" t="s">
         <v>398</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="B346" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="B347" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="B348" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B349" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B350" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B351" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B352" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B353" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B354" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B355" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B356" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B357" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="B358" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" t="s">
         <v>424</v>
       </c>
       <c r="B359" t="s">
         <v>425</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" t="s">
         <v>424</v>
       </c>
       <c r="B360" t="s">
         <v>425</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>427</v>
@@ -5838,260 +5874,260 @@
     </row>
     <row r="367" spans="1:3">
       <c r="A367" t="s">
         <v>424</v>
       </c>
       <c r="B367" t="s">
         <v>425</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" t="s">
         <v>424</v>
       </c>
       <c r="B368" t="s">
         <v>425</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" t="s">
-        <v>362</v>
+        <v>436</v>
       </c>
       <c r="B369" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" t="s">
-        <v>362</v>
+        <v>436</v>
       </c>
       <c r="B370" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" t="s">
-        <v>362</v>
+        <v>436</v>
       </c>
       <c r="B371" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" t="s">
-        <v>362</v>
+        <v>436</v>
       </c>
       <c r="B372" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" t="s">
-        <v>362</v>
+        <v>436</v>
       </c>
       <c r="B373" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" t="s">
-        <v>362</v>
+        <v>436</v>
       </c>
       <c r="B374" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" t="s">
-        <v>362</v>
+        <v>436</v>
       </c>
       <c r="B375" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" t="s">
-        <v>362</v>
+        <v>436</v>
       </c>
       <c r="B376" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" t="s">
-        <v>362</v>
+        <v>436</v>
       </c>
       <c r="B377" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" t="s">
-        <v>362</v>
+        <v>436</v>
       </c>
       <c r="B378" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" t="s">
-        <v>447</v>
+        <v>374</v>
       </c>
       <c r="B379" t="s">
         <v>448</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" t="s">
-        <v>447</v>
+        <v>374</v>
       </c>
       <c r="B380" t="s">
         <v>448</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" t="s">
-        <v>447</v>
+        <v>374</v>
       </c>
       <c r="B381" t="s">
         <v>448</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" t="s">
-        <v>447</v>
+        <v>374</v>
       </c>
       <c r="B382" t="s">
         <v>448</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" t="s">
-        <v>447</v>
+        <v>374</v>
       </c>
       <c r="B383" t="s">
         <v>448</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" t="s">
-        <v>447</v>
+        <v>374</v>
       </c>
       <c r="B384" t="s">
         <v>448</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" t="s">
-        <v>447</v>
+        <v>374</v>
       </c>
       <c r="B385" t="s">
         <v>448</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" t="s">
-        <v>447</v>
+        <v>374</v>
       </c>
       <c r="B386" t="s">
         <v>448</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" t="s">
-        <v>447</v>
+        <v>374</v>
       </c>
       <c r="B387" t="s">
         <v>448</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" t="s">
-        <v>447</v>
+        <v>374</v>
       </c>
       <c r="B388" t="s">
         <v>448</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" t="s">
         <v>459</v>
       </c>
       <c r="B389" t="s">
         <v>460</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" t="s">
         <v>459</v>
       </c>
       <c r="B390" t="s">
         <v>460</v>
@@ -6164,50 +6200,160 @@
       </c>
       <c r="C396" s="1" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" t="s">
         <v>459</v>
       </c>
       <c r="B397" t="s">
         <v>460</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" t="s">
         <v>459</v>
       </c>
       <c r="B398" t="s">
         <v>460</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>470</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" t="s">
+        <v>471</v>
+      </c>
+      <c r="B399" t="s">
+        <v>472</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" t="s">
+        <v>471</v>
+      </c>
+      <c r="B400" t="s">
+        <v>472</v>
+      </c>
+      <c r="C400" s="1" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" t="s">
+        <v>471</v>
+      </c>
+      <c r="B401" t="s">
+        <v>472</v>
+      </c>
+      <c r="C401" s="1" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" t="s">
+        <v>471</v>
+      </c>
+      <c r="B402" t="s">
+        <v>472</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" t="s">
+        <v>471</v>
+      </c>
+      <c r="B403" t="s">
+        <v>472</v>
+      </c>
+      <c r="C403" s="1" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" t="s">
+        <v>471</v>
+      </c>
+      <c r="B404" t="s">
+        <v>472</v>
+      </c>
+      <c r="C404" s="1" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" t="s">
+        <v>471</v>
+      </c>
+      <c r="B405" t="s">
+        <v>472</v>
+      </c>
+      <c r="C405" s="1" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" t="s">
+        <v>471</v>
+      </c>
+      <c r="B406" t="s">
+        <v>472</v>
+      </c>
+      <c r="C406" s="1" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" t="s">
+        <v>471</v>
+      </c>
+      <c r="B407" t="s">
+        <v>472</v>
+      </c>
+      <c r="C407" s="1" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" t="s">
+        <v>471</v>
+      </c>
+      <c r="B408" t="s">
+        <v>472</v>
+      </c>
+      <c r="C408" s="1" t="s">
+        <v>482</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_20"/>
@@ -6566,50 +6712,60 @@
     <hyperlink ref="C374" r:id="rId_hyperlink_373"/>
     <hyperlink ref="C375" r:id="rId_hyperlink_374"/>
     <hyperlink ref="C376" r:id="rId_hyperlink_375"/>
     <hyperlink ref="C377" r:id="rId_hyperlink_376"/>
     <hyperlink ref="C378" r:id="rId_hyperlink_377"/>
     <hyperlink ref="C379" r:id="rId_hyperlink_378"/>
     <hyperlink ref="C380" r:id="rId_hyperlink_379"/>
     <hyperlink ref="C381" r:id="rId_hyperlink_380"/>
     <hyperlink ref="C382" r:id="rId_hyperlink_381"/>
     <hyperlink ref="C383" r:id="rId_hyperlink_382"/>
     <hyperlink ref="C384" r:id="rId_hyperlink_383"/>
     <hyperlink ref="C385" r:id="rId_hyperlink_384"/>
     <hyperlink ref="C386" r:id="rId_hyperlink_385"/>
     <hyperlink ref="C387" r:id="rId_hyperlink_386"/>
     <hyperlink ref="C388" r:id="rId_hyperlink_387"/>
     <hyperlink ref="C389" r:id="rId_hyperlink_388"/>
     <hyperlink ref="C390" r:id="rId_hyperlink_389"/>
     <hyperlink ref="C391" r:id="rId_hyperlink_390"/>
     <hyperlink ref="C392" r:id="rId_hyperlink_391"/>
     <hyperlink ref="C393" r:id="rId_hyperlink_392"/>
     <hyperlink ref="C394" r:id="rId_hyperlink_393"/>
     <hyperlink ref="C395" r:id="rId_hyperlink_394"/>
     <hyperlink ref="C396" r:id="rId_hyperlink_395"/>
     <hyperlink ref="C397" r:id="rId_hyperlink_396"/>
     <hyperlink ref="C398" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="C399" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="C400" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="C401" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="C402" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="C403" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="C404" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="C405" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="C406" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="C407" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="C408" r:id="rId_hyperlink_407"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>